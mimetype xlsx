--- v0 (2026-05-13)
+++ v1 (2026-06-18)
@@ -10,2780 +10,2735 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"></Relationship><Relationship Id="rId2" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"></Relationship><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"></Relationship></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr filterPrivacy="true" defaultThemeVersion="164011"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="14805" windowHeight="8010"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="122211"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="925" uniqueCount="925">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="910" uniqueCount="910">
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Mahalla ID</t>
   </si>
   <si>
     <t>Mahalla nomi</t>
   </si>
   <si>
     <t>Tuman (Shahar)</t>
   </si>
   <si>
     <t>Hudud</t>
   </si>
   <si>
-    <t>Рамазон</t>
+    <t>Аҳил</t>
+  </si>
+  <si>
+    <t>Олмазор тумани</t>
+  </si>
+  <si>
+    <t>Тошкент шаҳри</t>
+  </si>
+  <si>
+    <t>ҲусайнБойқарономли</t>
+  </si>
+  <si>
+    <t>Бектемир тумани</t>
+  </si>
+  <si>
+    <t>Қўштепа</t>
+  </si>
+  <si>
+    <t>Янгийўл тумани</t>
+  </si>
+  <si>
+    <t>Тошкент вилояти</t>
+  </si>
+  <si>
+    <t>Гулистон-Пастқишлоқ</t>
+  </si>
+  <si>
+    <t>Пахтаобод тумани</t>
+  </si>
+  <si>
+    <t>Андижон вилояти</t>
+  </si>
+  <si>
+    <t>Шувоқзор-Бойкечик</t>
+  </si>
+  <si>
+    <t>Дехча</t>
+  </si>
+  <si>
+    <t>Бухоро тумани</t>
+  </si>
+  <si>
+    <t>Бухоро вилояти</t>
+  </si>
+  <si>
+    <t>Обод</t>
+  </si>
+  <si>
+    <t>Ғиждувон тумани</t>
+  </si>
+  <si>
+    <t>Роҳат</t>
+  </si>
+  <si>
+    <t>Илғор</t>
+  </si>
+  <si>
+    <t>Бекобод тумани</t>
+  </si>
+  <si>
+    <t>Ийкота</t>
+  </si>
+  <si>
+    <t>Оқтепа</t>
+  </si>
+  <si>
+    <t>Юнусобод тумани</t>
+  </si>
+  <si>
+    <t>Зилола</t>
+  </si>
+  <si>
+    <t>Иқбол</t>
+  </si>
+  <si>
+    <t>ҒалабаМФЙ</t>
+  </si>
+  <si>
+    <t>Исломотаномли</t>
+  </si>
+  <si>
+    <t>Хончорбоғ</t>
+  </si>
+  <si>
+    <t>Хастимом</t>
+  </si>
+  <si>
+    <t>Ачаобод</t>
+  </si>
+  <si>
+    <t>Берунийномли</t>
+  </si>
+  <si>
+    <t>Бирлашган</t>
+  </si>
+  <si>
+    <t>Яшнобод тумани</t>
+  </si>
+  <si>
+    <t>Чўлпонномли</t>
+  </si>
+  <si>
+    <t>Жарқўрғон</t>
+  </si>
+  <si>
+    <t>Ширинобод</t>
+  </si>
+  <si>
+    <t>Янгиқўрғон</t>
+  </si>
+  <si>
+    <t>Қалқон мфй</t>
+  </si>
+  <si>
+    <t>Астробод</t>
+  </si>
+  <si>
+    <t>Ахилобод</t>
+  </si>
+  <si>
+    <t>Севинч</t>
+  </si>
+  <si>
+    <t>Увайсий</t>
+  </si>
+  <si>
+    <t>Шош-тепа</t>
+  </si>
+  <si>
+    <t>Адолат</t>
+  </si>
+  <si>
+    <t>Ғайратий</t>
+  </si>
+  <si>
+    <t>Анҳор</t>
+  </si>
+  <si>
+    <t>Хонобод шаҳри</t>
+  </si>
+  <si>
+    <t>Бўзсув</t>
+  </si>
+  <si>
+    <t>Посира</t>
+  </si>
+  <si>
+    <t>Юнусобод</t>
+  </si>
+  <si>
+    <t>Янгитарнов</t>
+  </si>
+  <si>
+    <t>Боғистон</t>
+  </si>
+  <si>
+    <t>Учтепа тумани</t>
+  </si>
+  <si>
+    <t>Журжоний</t>
+  </si>
+  <si>
+    <t>Нишабариқ</t>
+  </si>
+  <si>
+    <t>Бешқайрағоч</t>
+  </si>
+  <si>
+    <t>Бирлик</t>
+  </si>
+  <si>
+    <t>Заргарлик</t>
+  </si>
+  <si>
+    <t>Янгийўл</t>
+  </si>
+  <si>
+    <t>Ҳамдўст</t>
+  </si>
+  <si>
+    <t>КаттаКозиробод</t>
+  </si>
+  <si>
+    <t>Чилонзор тумани</t>
+  </si>
+  <si>
+    <t>КаттаЧилонзор-2</t>
+  </si>
+  <si>
+    <t>Лутфий</t>
+  </si>
+  <si>
+    <t>Оқ-тепа</t>
+  </si>
+  <si>
+    <t>Кўркам</t>
+  </si>
+  <si>
+    <t>Дилбулоқ</t>
+  </si>
+  <si>
+    <t>Яккасарой тумани</t>
+  </si>
+  <si>
+    <t>Қушбеги</t>
+  </si>
+  <si>
+    <t>Мерос</t>
+  </si>
+  <si>
+    <t>Тўқимачи</t>
+  </si>
+  <si>
+    <t>Конституция</t>
+  </si>
+  <si>
+    <t>Файзиобод</t>
+  </si>
+  <si>
+    <t>Миробод тумани</t>
+  </si>
+  <si>
+    <t>Мингўрик</t>
+  </si>
+  <si>
+    <t>Байналминал</t>
+  </si>
+  <si>
+    <t>Истиқлолобод</t>
+  </si>
+  <si>
+    <t>Иноқобод</t>
+  </si>
+  <si>
+    <t>Юксалиш</t>
+  </si>
+  <si>
+    <t>ЯнгиБелтепа</t>
+  </si>
+  <si>
+    <t>Шайхонтоҳур тумани</t>
+  </si>
+  <si>
+    <t>ИбнСино</t>
+  </si>
+  <si>
+    <t>Ипакчи</t>
+  </si>
+  <si>
+    <t>Чақар</t>
+  </si>
+  <si>
+    <t>КаттаҚорасув</t>
+  </si>
+  <si>
+    <t>Мирзо Улуғбек тумани</t>
+  </si>
+  <si>
+    <t>Булоқбоши тумани</t>
+  </si>
+  <si>
+    <t>Нур</t>
+  </si>
+  <si>
+    <t>ОлийҲиммат</t>
+  </si>
+  <si>
+    <t>Жўнариқ</t>
+  </si>
+  <si>
+    <t>Сергели тумани</t>
+  </si>
+  <si>
+    <t>ЮқориДарҳон</t>
+  </si>
+  <si>
+    <t>Софдил</t>
+  </si>
+  <si>
+    <t>Нурҳаёт</t>
+  </si>
+  <si>
+    <t>Нилуфар</t>
+  </si>
+  <si>
+    <t>Халқабод</t>
+  </si>
+  <si>
+    <t>Маданият</t>
+  </si>
+  <si>
+    <t>Чоштепа</t>
+  </si>
+  <si>
+    <t>Янгиҳаёт тумани</t>
+  </si>
+  <si>
+    <t>Ёрқинхаёт</t>
+  </si>
+  <si>
+    <t>Бинокор</t>
+  </si>
+  <si>
+    <t>Амударья</t>
+  </si>
+  <si>
+    <t>Нукус шаҳри</t>
+  </si>
+  <si>
+    <t>Қорақалпоғистон Республикаси</t>
+  </si>
+  <si>
+    <t>Дослық</t>
+  </si>
+  <si>
+    <t>Қос көл</t>
+  </si>
+  <si>
+    <t>Саркоп</t>
+  </si>
+  <si>
+    <t>Беруний тумани</t>
+  </si>
+  <si>
+    <t>Бирлик (Қўрғонтепа)</t>
+  </si>
+  <si>
+    <t>Қўрғонтепа тумани</t>
+  </si>
+  <si>
+    <t>У.Жуманиязов</t>
+  </si>
+  <si>
+    <t>Қонликўл тумани</t>
+  </si>
+  <si>
+    <t>Қонликўл</t>
+  </si>
+  <si>
+    <t>Дўстлик</t>
+  </si>
+  <si>
+    <t>А.Досназаров</t>
+  </si>
+  <si>
+    <t>Қораўзак тумани</t>
+  </si>
+  <si>
+    <t>Маденият</t>
+  </si>
+  <si>
+    <t>Янгиобод</t>
+  </si>
+  <si>
+    <t>Улуғнор тумани</t>
+  </si>
+  <si>
+    <t>Адебият</t>
+  </si>
+  <si>
+    <t>Қўнғирот тумани</t>
+  </si>
+  <si>
+    <t>Кердер</t>
+  </si>
+  <si>
+    <t>Нукус тумани</t>
+  </si>
+  <si>
+    <t>Үлгили мәкан</t>
+  </si>
+  <si>
+    <t>Тахтакупир</t>
+  </si>
+  <si>
+    <t>Тахтакўпир тумани</t>
+  </si>
+  <si>
+    <t>Машъал</t>
+  </si>
+  <si>
+    <t>Тўрткўл тумани</t>
+  </si>
+  <si>
+    <t>Ўзбекистон1</t>
+  </si>
+  <si>
+    <t>Йахтилиқ</t>
+  </si>
+  <si>
+    <t>Байтерек</t>
+  </si>
+  <si>
+    <t>Хўжайли тумани</t>
+  </si>
+  <si>
+    <t>Абат</t>
+  </si>
+  <si>
+    <t>Кыркыншы</t>
+  </si>
+  <si>
+    <t>Жанконырат</t>
+  </si>
+  <si>
+    <t>Работиқалмоқ</t>
+  </si>
+  <si>
+    <t>Шахтемир</t>
+  </si>
+  <si>
+    <t>Чимбой тумани</t>
+  </si>
+  <si>
+    <t>Жипек жолы</t>
+  </si>
+  <si>
+    <t>Кокши кала</t>
+  </si>
+  <si>
+    <t>Кенес</t>
+  </si>
+  <si>
+    <t>Тоза-боғ</t>
+  </si>
+  <si>
+    <t>Элликқалъа тумани</t>
+  </si>
+  <si>
+    <t>Ақчакўл</t>
+  </si>
+  <si>
+    <t>Ифтихор</t>
+  </si>
+  <si>
+    <t>Ниёзҳожи</t>
+  </si>
+  <si>
+    <t>Когон тумани</t>
+  </si>
+  <si>
+    <t>Корамон</t>
+  </si>
+  <si>
+    <t>Амударё тумани</t>
+  </si>
+  <si>
+    <t>Мўйноқ</t>
+  </si>
+  <si>
+    <t>Мўйноқ тумани</t>
+  </si>
+  <si>
+    <t>Тик озек</t>
+  </si>
+  <si>
+    <t>Шуманай тумани</t>
+  </si>
+  <si>
+    <t>Еркиндарья</t>
+  </si>
+  <si>
+    <t>Бўзатов тумани</t>
+  </si>
+  <si>
+    <t>Кусханатау</t>
+  </si>
+  <si>
+    <t>Тахиатош</t>
+  </si>
+  <si>
+    <t>Тахиатош тумани</t>
+  </si>
+  <si>
+    <t>Андижон шаҳри</t>
+  </si>
+  <si>
+    <t>Коратут</t>
+  </si>
+  <si>
+    <t>Узбегим</t>
+  </si>
+  <si>
+    <t>Кенгаш</t>
+  </si>
+  <si>
+    <t>Котиён</t>
+  </si>
+  <si>
+    <t>Шофиркон тумани</t>
+  </si>
+  <si>
+    <t>Янги турмуш</t>
+  </si>
+  <si>
+    <t>Бунёдкор</t>
+  </si>
+  <si>
+    <t>Гумбаз</t>
+  </si>
+  <si>
+    <t>Каландархона</t>
+  </si>
+  <si>
+    <t>Яхши</t>
+  </si>
+  <si>
+    <t>Мехнат</t>
+  </si>
+  <si>
+    <t>Наврўз</t>
+  </si>
+  <si>
+    <t>Озодлик</t>
+  </si>
+  <si>
+    <t>Янги хаёт</t>
+  </si>
+  <si>
+    <t>Кампирровот</t>
+  </si>
+  <si>
+    <t>Бобур</t>
+  </si>
+  <si>
+    <t>Арнасой тумани</t>
+  </si>
+  <si>
+    <t>Жиззах вилояти</t>
+  </si>
+  <si>
+    <t>Хондибоғи</t>
+  </si>
+  <si>
+    <t>Олтинкўл тумани</t>
+  </si>
+  <si>
+    <t>Март</t>
+  </si>
+  <si>
+    <t>Андижон тумани</t>
+  </si>
+  <si>
+    <t>Бахт</t>
+  </si>
+  <si>
+    <t>Исломобод</t>
+  </si>
+  <si>
+    <t>Қўрғонча</t>
+  </si>
+  <si>
+    <t>Балиқчи тумани</t>
+  </si>
+  <si>
+    <t>Серқуёш</t>
+  </si>
+  <si>
+    <t>Нурафшон</t>
+  </si>
+  <si>
+    <t>Бўстон тумани</t>
+  </si>
+  <si>
+    <t>Янги қишлоқ</t>
+  </si>
+  <si>
+    <t>Гулистон</t>
+  </si>
+  <si>
+    <t>Оқтошота</t>
+  </si>
+  <si>
+    <t>Шароф Рашидов тумани</t>
+  </si>
+  <si>
+    <t>Зарғалдоқ</t>
+  </si>
+  <si>
+    <t>Учтепа</t>
+  </si>
+  <si>
+    <t>Ширмонбулоқ</t>
+  </si>
+  <si>
+    <t>Бозорбоши</t>
+  </si>
+  <si>
+    <t>Сартепа</t>
+  </si>
+  <si>
+    <t>Дўстлик тумани</t>
+  </si>
+  <si>
+    <t>Мангуберди</t>
+  </si>
+  <si>
+    <t>Избоскан тумани</t>
+  </si>
+  <si>
+    <t>Гуркиров</t>
+  </si>
+  <si>
+    <t>Мирзо Улуғбек</t>
+  </si>
+  <si>
+    <t>Ок-олтин</t>
+  </si>
+  <si>
+    <t>Ижтимоят</t>
+  </si>
+  <si>
+    <t>Навбахор</t>
+  </si>
+  <si>
+    <t>Андижон</t>
+  </si>
+  <si>
+    <t>Зарбдор тумани</t>
+  </si>
+  <si>
+    <t>Зафаробод тумани</t>
+  </si>
+  <si>
+    <t>Эшонобод</t>
+  </si>
+  <si>
+    <t>Али-тепа</t>
+  </si>
+  <si>
+    <t>Марҳамат тумани</t>
+  </si>
+  <si>
+    <t>Лолазор</t>
+  </si>
+  <si>
+    <t>Пахтакор (Ҳакка)</t>
+  </si>
+  <si>
+    <t>Тўлға</t>
+  </si>
+  <si>
+    <t>Шомат</t>
+  </si>
+  <si>
+    <t>Боғбон</t>
+  </si>
+  <si>
+    <t>Мирзачўл тумани</t>
+  </si>
+  <si>
+    <t>Нурдиёр</t>
+  </si>
+  <si>
+    <t>Юқори</t>
+  </si>
+  <si>
+    <t>Кораобдолота</t>
+  </si>
+  <si>
+    <t>Фориш тумани</t>
+  </si>
+  <si>
+    <t>Сариқ сув</t>
+  </si>
+  <si>
+    <t>Нуробод</t>
+  </si>
+  <si>
+    <t>Хўжаобод тумани</t>
+  </si>
+  <si>
+    <t>Кўприкбоши</t>
+  </si>
+  <si>
+    <t>Чироқчи</t>
+  </si>
+  <si>
+    <t>Сайхон</t>
+  </si>
+  <si>
+    <t>Жиззах шаҳри</t>
+  </si>
+  <si>
+    <t>Занкан</t>
+  </si>
+  <si>
+    <t>Асака тумани</t>
+  </si>
+  <si>
+    <t>Янгисор</t>
+  </si>
+  <si>
+    <t>Ғанчаюз</t>
+  </si>
+  <si>
+    <t>Фидокор</t>
+  </si>
+  <si>
+    <t>Навбаҳор мфй</t>
+  </si>
+  <si>
+    <t>Капа</t>
+  </si>
+  <si>
+    <t>Жалақудуқ тумани</t>
+  </si>
+  <si>
+    <t>Абдуллабий</t>
+  </si>
+  <si>
+    <t>Кўтарма</t>
+  </si>
+  <si>
+    <t>Намозгох</t>
+  </si>
+  <si>
+    <t>Шаҳрихон тумани</t>
+  </si>
+  <si>
+    <t>Чўжа</t>
+  </si>
+  <si>
+    <t>Бегбачча</t>
+  </si>
+  <si>
+    <t>Гўзал</t>
+  </si>
+  <si>
+    <t>Янги Наманган тумани</t>
+  </si>
+  <si>
+    <t>Наманган вилояти</t>
+  </si>
+  <si>
+    <t>Қум</t>
+  </si>
+  <si>
+    <t>Сегаза</t>
+  </si>
+  <si>
+    <t>Ипак йўли</t>
+  </si>
+  <si>
+    <t>Ўратепалик</t>
+  </si>
+  <si>
+    <t>Жиззахлик</t>
+  </si>
+  <si>
+    <t>А.Темур</t>
+  </si>
+  <si>
+    <t>Ғолиблар</t>
+  </si>
+  <si>
+    <t>Олмазор МФЙ</t>
+  </si>
+  <si>
+    <t>Қамаши тумани</t>
+  </si>
+  <si>
+    <t>Қашқадарё вилояти</t>
+  </si>
+  <si>
+    <t>Бўстон</t>
+  </si>
+  <si>
+    <t>Янгибўстон</t>
+  </si>
+  <si>
+    <t>Кўчкак</t>
+  </si>
+  <si>
+    <t>Қарши тумани</t>
+  </si>
+  <si>
+    <t>Сарой</t>
+  </si>
+  <si>
+    <t>Бахмал тумани</t>
+  </si>
+  <si>
+    <t>Нушкент</t>
+  </si>
+  <si>
+    <t>Барлос</t>
+  </si>
+  <si>
+    <t>Мирзабулоқ</t>
+  </si>
+  <si>
+    <t>Ғаллаорол тумани</t>
+  </si>
+  <si>
+    <t>Ғўбдин</t>
+  </si>
+  <si>
+    <t>Сарбозор</t>
+  </si>
+  <si>
+    <t>Бешкуби</t>
+  </si>
+  <si>
+    <t>Зомин тумани</t>
+  </si>
+  <si>
+    <t>Ғаллакор</t>
+  </si>
+  <si>
+    <t>Тўрттом</t>
+  </si>
+  <si>
+    <t>Фаровон</t>
+  </si>
+  <si>
+    <t>Навоий</t>
+  </si>
+  <si>
+    <t>Миробод МФЙ</t>
+  </si>
+  <si>
+    <t>Миришкор тумани</t>
+  </si>
+  <si>
+    <t>Ободон МФЙ</t>
+  </si>
+  <si>
+    <t>Ёрқин</t>
+  </si>
+  <si>
+    <t>Мустақиллик</t>
+  </si>
+  <si>
+    <t>Мирзадала</t>
+  </si>
+  <si>
+    <t>Дилором</t>
+  </si>
+  <si>
+    <t>Пахтакор тумани</t>
+  </si>
+  <si>
+    <t>Пахтакор</t>
+  </si>
+  <si>
+    <t>Гараша</t>
+  </si>
+  <si>
+    <t>Илонли</t>
+  </si>
+  <si>
+    <t>Октепа</t>
+  </si>
+  <si>
+    <t>Шодлик</t>
+  </si>
+  <si>
+    <t>Янгиобод тумани</t>
+  </si>
+  <si>
+    <t>А.Навоий</t>
+  </si>
+  <si>
+    <t>Ғ.Ғулом</t>
+  </si>
+  <si>
+    <t>Олтин Водий</t>
+  </si>
+  <si>
+    <t>Навруз</t>
+  </si>
+  <si>
+    <t>Манас</t>
+  </si>
+  <si>
+    <t>Халқобод</t>
+  </si>
+  <si>
+    <t>Хавастлик</t>
+  </si>
+  <si>
+    <t>Туёқли</t>
+  </si>
+  <si>
+    <t>Кавали МФЙ (5965)</t>
+  </si>
+  <si>
+    <t>Қарши шаҳри</t>
+  </si>
+  <si>
+    <t>Арабхона МФЙ (5974)</t>
+  </si>
+  <si>
+    <t>Араловул МФЙ</t>
+  </si>
+  <si>
+    <t>Равоқ МФЙ</t>
+  </si>
+  <si>
+    <t>Шерали</t>
+  </si>
+  <si>
+    <t>Ғузор тумани</t>
+  </si>
+  <si>
+    <t>Даштобод</t>
+  </si>
+  <si>
+    <t>Дўлтали</t>
+  </si>
+  <si>
+    <t>Мевазор</t>
+  </si>
+  <si>
+    <t>Оқиртма</t>
+  </si>
+  <si>
+    <t>Деҳқонобод тумани</t>
+  </si>
+  <si>
+    <t>Фаровон (Ингичка)</t>
+  </si>
+  <si>
+    <t>Нурли келажак</t>
+  </si>
+  <si>
+    <t>Қушкапа МФЙ</t>
+  </si>
+  <si>
+    <t>Юксалиш МФЙ</t>
+  </si>
+  <si>
+    <t>Гулшан МФЙ</t>
+  </si>
+  <si>
+    <t>Қоратепа МФЙ</t>
+  </si>
+  <si>
+    <t>Гулистон (Жонбузсой) МФЙ</t>
+  </si>
+  <si>
+    <t>Узумзор</t>
+  </si>
+  <si>
+    <t>Манғит</t>
+  </si>
+  <si>
+    <t>Куюк кўпир</t>
+  </si>
+  <si>
+    <t>Чаман</t>
+  </si>
+  <si>
+    <t>Пандирон</t>
+  </si>
+  <si>
+    <t>Касби тумани</t>
+  </si>
+  <si>
+    <t>Кангли</t>
+  </si>
+  <si>
+    <t>Майманоқ</t>
+  </si>
+  <si>
+    <t>Муглон</t>
+  </si>
+  <si>
+    <t>Алтинсой</t>
+  </si>
+  <si>
+    <t>Нурафшон МФЙ</t>
+  </si>
+  <si>
+    <t>Китоб тумани</t>
+  </si>
+  <si>
+    <t>Денов МФЙ</t>
+  </si>
+  <si>
+    <t>Сурум МФЙ</t>
+  </si>
+  <si>
+    <t>Сариосиё МФЙ</t>
+  </si>
+  <si>
+    <t>Севаз МФЙ</t>
+  </si>
+  <si>
+    <t>Хўжаиликони МФЙ</t>
+  </si>
+  <si>
+    <t>Янги Миришкор МФЙ</t>
+  </si>
+  <si>
+    <t>С.Камалов</t>
+  </si>
+  <si>
+    <t>Ширин МФЙ</t>
+  </si>
+  <si>
+    <t>Аввона МФЙ</t>
+  </si>
+  <si>
+    <t>Сариқ</t>
+  </si>
+  <si>
+    <t>Муборак тумани</t>
+  </si>
+  <si>
+    <t>"Жалажин" .</t>
+  </si>
+  <si>
+    <t>Нишон тумани</t>
+  </si>
+  <si>
+    <t>"Пахтаобод" .</t>
+  </si>
+  <si>
+    <t>Пахтазор .</t>
+  </si>
+  <si>
+    <t>Навруз .</t>
+  </si>
+  <si>
+    <t>Кўктош</t>
+  </si>
+  <si>
+    <t>Чироқчи тумани</t>
+  </si>
+  <si>
+    <t>Ѕаратал</t>
+  </si>
+  <si>
+    <t>Жаңа қала</t>
+  </si>
+  <si>
+    <t>Мирзатуп</t>
+  </si>
+  <si>
+    <t>Қуш Анхор</t>
+  </si>
+  <si>
+    <t>Тарағай</t>
+  </si>
+  <si>
+    <t>Боғишамол</t>
+  </si>
+  <si>
+    <t>Шаҳрисабз тумани</t>
+  </si>
+  <si>
+    <t>Мактабод</t>
+  </si>
+  <si>
+    <t>Қиёмшайх</t>
+  </si>
+  <si>
+    <t>Тошбулоқ</t>
+  </si>
+  <si>
+    <t>Ҳисор</t>
+  </si>
+  <si>
+    <t>Ширамон</t>
+  </si>
+  <si>
+    <t>Тутзор</t>
+  </si>
+  <si>
+    <t>Шаҳрисабз шаҳри</t>
+  </si>
+  <si>
+    <t>Наматон</t>
+  </si>
+  <si>
+    <t>К.Новқат</t>
+  </si>
+  <si>
+    <t>Этак МФЙ (6157)</t>
+  </si>
+  <si>
+    <t>Косон тумани</t>
+  </si>
+  <si>
+    <t>Бойгунди МФЙ (6183)</t>
+  </si>
+  <si>
+    <t>Бозатаў</t>
+  </si>
+  <si>
+    <t>Навруз МФЙ (6152)</t>
+  </si>
+  <si>
+    <t>Юқори Майдаёбу МФЙ</t>
+  </si>
+  <si>
+    <t>Ўрта оброн МФЙ</t>
+  </si>
+  <si>
+    <t>Бойтерак МФЙ</t>
+  </si>
+  <si>
+    <t>Шербек МФЙ</t>
+  </si>
+  <si>
+    <t>Алакуйлак</t>
+  </si>
+  <si>
+    <t>Яккабоғ тумани</t>
+  </si>
+  <si>
+    <t>Каттабоғ</t>
+  </si>
+  <si>
+    <t>Қушчинор</t>
+  </si>
+  <si>
+    <t>Гужимли</t>
+  </si>
+  <si>
+    <t>Тазгара</t>
+  </si>
+  <si>
+    <t>"Наймансарой"</t>
+  </si>
+  <si>
+    <t>Кўкдала тумани</t>
+  </si>
+  <si>
+    <t>Камыс Арык</t>
+  </si>
+  <si>
+    <t>"Чувуллоқ"</t>
+  </si>
+  <si>
+    <t>Дийханабад</t>
+  </si>
+  <si>
+    <t>Тумар</t>
+  </si>
+  <si>
+    <t>Ғозғон шаҳри</t>
+  </si>
+  <si>
+    <t>Навоий вилояти</t>
+  </si>
+  <si>
+    <t>Алишер Навоий</t>
+  </si>
+  <si>
+    <t>Зарафшон шаҳри</t>
+  </si>
+  <si>
+    <t>Кончилар</t>
+  </si>
+  <si>
+    <t>Сарманбайкол</t>
+  </si>
+  <si>
+    <t>Истиқлол</t>
+  </si>
+  <si>
+    <t>Геолог</t>
+  </si>
+  <si>
+    <t>Чинор</t>
+  </si>
+  <si>
+    <t>Навоий шаҳри</t>
+  </si>
+  <si>
+    <t>Турон</t>
+  </si>
+  <si>
+    <t>Шўртепа</t>
+  </si>
+  <si>
+    <t>Конимех тумани</t>
+  </si>
+  <si>
+    <t>Янгиказган</t>
+  </si>
+  <si>
+    <t>Азамат</t>
+  </si>
+  <si>
+    <t>Кармана тумани</t>
+  </si>
+  <si>
+    <t>Аллон</t>
+  </si>
+  <si>
+    <t>Арабхона</t>
+  </si>
+  <si>
+    <t>Калайи Азизон</t>
+  </si>
+  <si>
+    <t>Қизилтепа тумани</t>
+  </si>
+  <si>
+    <t>Шайхон</t>
+  </si>
+  <si>
+    <t>Суфиён</t>
+  </si>
+  <si>
+    <t>Навкар</t>
+  </si>
+  <si>
+    <t>Навбаҳор тумани</t>
+  </si>
+  <si>
+    <t>Жарма</t>
+  </si>
+  <si>
+    <t>Нурота тумани</t>
+  </si>
+  <si>
+    <t>Қадоқ</t>
+  </si>
+  <si>
+    <t>Томдибулоқ ОФЙ</t>
+  </si>
+  <si>
+    <t>Томди тумани</t>
+  </si>
+  <si>
+    <t>Дўстлик МФЙ</t>
+  </si>
+  <si>
+    <t>Учқудуқ тумани</t>
+  </si>
+  <si>
+    <t>Мустақиллик МФЙ</t>
+  </si>
+  <si>
+    <t>Абай МФЙ</t>
+  </si>
+  <si>
+    <t>Зарафшон</t>
+  </si>
+  <si>
+    <t>Хатирчи тумани</t>
+  </si>
+  <si>
+    <t>Хўжақўрғон</t>
+  </si>
+  <si>
+    <t>Янгирабод</t>
+  </si>
+  <si>
+    <t>Жалойир</t>
+  </si>
+  <si>
+    <t>Саржал</t>
+  </si>
+  <si>
+    <t>Бекобод</t>
+  </si>
+  <si>
+    <t>Янгиқўрғон тумани</t>
+  </si>
+  <si>
+    <t>Гаистон</t>
+  </si>
+  <si>
+    <t>Қизилёзи</t>
+  </si>
+  <si>
+    <t>Хадикент</t>
+  </si>
+  <si>
+    <t>Гузар</t>
+  </si>
+  <si>
+    <t>Наманган шаҳри</t>
+  </si>
+  <si>
+    <t>Янги қурилиш</t>
+  </si>
+  <si>
+    <t>Оби-хаёт</t>
+  </si>
+  <si>
+    <t>Сардоба</t>
+  </si>
+  <si>
+    <t>Баҳор</t>
+  </si>
+  <si>
+    <t>Дамбоғ</t>
+  </si>
+  <si>
+    <t>Янги аср</t>
+  </si>
+  <si>
+    <t>" Булоқбоши " МФЙ</t>
+  </si>
+  <si>
+    <t>Косонсой тумани</t>
+  </si>
+  <si>
+    <t>" Гузар " МФЙ</t>
+  </si>
+  <si>
+    <t>" Гулобод " МФЙ</t>
+  </si>
+  <si>
+    <t>" Узун қишлоқ " МФЙ</t>
+  </si>
+  <si>
+    <t>Ариқбўйи</t>
+  </si>
+  <si>
+    <t>Чуст тумани</t>
+  </si>
+  <si>
+    <t>Бешкапа</t>
+  </si>
+  <si>
+    <t>Наманган тумани</t>
+  </si>
+  <si>
+    <t>Ёрқишлоқ</t>
+  </si>
+  <si>
+    <t>Тепақўрғон</t>
+  </si>
+  <si>
+    <t>Янгиер</t>
+  </si>
+  <si>
+    <t>Ёшлик</t>
+  </si>
+  <si>
+    <t>Мингбулоқ тумани</t>
+  </si>
+  <si>
+    <t>Тўпсада</t>
+  </si>
+  <si>
+    <t>Намуна</t>
+  </si>
+  <si>
+    <t>Катта Тошбулоқ</t>
+  </si>
+  <si>
+    <t>Муллакудинг</t>
+  </si>
+  <si>
+    <t>Хўжақишлоқ</t>
+  </si>
+  <si>
+    <t>Қўғайўлмас</t>
+  </si>
+  <si>
+    <t>Учқўрғон тумани</t>
+  </si>
+  <si>
+    <t>Шишаки</t>
+  </si>
+  <si>
+    <t>Давлатобод тумани</t>
+  </si>
+  <si>
+    <t>Келажак тонги</t>
+  </si>
+  <si>
+    <t>Хужакургонча</t>
+  </si>
+  <si>
+    <t>Норин тумани</t>
+  </si>
+  <si>
+    <t>Юкори Чужа</t>
+  </si>
+  <si>
+    <t>Пастки Чужа</t>
+  </si>
+  <si>
+    <t>Машад</t>
+  </si>
+  <si>
+    <t>Уйчи тумани</t>
+  </si>
+  <si>
+    <t>Қумтепа</t>
+  </si>
+  <si>
+    <t>Янгичек</t>
+  </si>
+  <si>
+    <t>Поп тумани</t>
+  </si>
+  <si>
+    <t>Исковут</t>
+  </si>
+  <si>
+    <t>Дамариқ</t>
+  </si>
+  <si>
+    <t>Чортоқ тумани</t>
+  </si>
+  <si>
+    <t>Кесканёр</t>
+  </si>
+  <si>
+    <t>Қорабоғ</t>
+  </si>
+  <si>
+    <t>З.Диёр</t>
+  </si>
+  <si>
+    <t>Қўшқайрағоч МФЙ</t>
+  </si>
+  <si>
+    <t>Тўрақўрғон тумани</t>
+  </si>
+  <si>
+    <t>Бордимкўл МФЙ</t>
+  </si>
+  <si>
+    <t>Сохибкор МФЙ</t>
+  </si>
+  <si>
+    <t>Гулистон МФЙ</t>
+  </si>
+  <si>
+    <t>Қатағон МФЙ</t>
+  </si>
+  <si>
+    <t>Ахсикент</t>
+  </si>
+  <si>
+    <t>Ишонч</t>
+  </si>
+  <si>
+    <t>Юқори Ровустон</t>
+  </si>
+  <si>
+    <t>Қуйи Ровустон</t>
+  </si>
+  <si>
+    <t>Тўқувчи</t>
+  </si>
+  <si>
+    <t>Янги тонг</t>
+  </si>
+  <si>
+    <t>Порлоқ</t>
+  </si>
+  <si>
+    <t>Боғ</t>
+  </si>
+  <si>
+    <t>Қуйи Тегана</t>
+  </si>
+  <si>
+    <t>Ургут тумани</t>
+  </si>
+  <si>
+    <t>Самарқанд вилояти</t>
+  </si>
+  <si>
+    <t>Юқори Тегана</t>
+  </si>
+  <si>
+    <t>Бекравот</t>
+  </si>
+  <si>
+    <t>Деҳқонобод</t>
+  </si>
+  <si>
+    <t>Жозмон</t>
+  </si>
+  <si>
+    <t>Гулдиров</t>
+  </si>
+  <si>
+    <t>Сўфи</t>
+  </si>
+  <si>
+    <t>Жайратепа</t>
+  </si>
+  <si>
+    <t>Навбоғ</t>
+  </si>
+  <si>
+    <t>Қорамурт</t>
+  </si>
+  <si>
+    <t>Тойлоқ тумани</t>
+  </si>
+  <si>
+    <t>"Шамсназар"</t>
+  </si>
+  <si>
+    <t>Пахтачи тумани</t>
+  </si>
+  <si>
+    <t>"Бўстон"</t>
+  </si>
+  <si>
+    <t>Амир Темур номли</t>
+  </si>
+  <si>
+    <t>Пастдарғом тумани</t>
+  </si>
+  <si>
+    <t>Маданий юриш</t>
+  </si>
+  <si>
+    <t>Ховузак</t>
+  </si>
+  <si>
+    <t>Қатортерак</t>
+  </si>
+  <si>
+    <t>Нуробод тумани</t>
+  </si>
+  <si>
+    <t>Жарқудуқ</t>
+  </si>
+  <si>
+    <t>Қурғонча</t>
+  </si>
+  <si>
+    <t>Ағрон</t>
+  </si>
+  <si>
+    <t>Дедан</t>
+  </si>
+  <si>
+    <t>Нарпай тумани</t>
+  </si>
+  <si>
+    <t>Янгиариқ</t>
+  </si>
+  <si>
+    <t>Жизмонсой</t>
+  </si>
+  <si>
+    <t>Каттақўрғон тумани</t>
+  </si>
+  <si>
+    <t>Ноғарахона</t>
+  </si>
+  <si>
+    <t>Шована</t>
+  </si>
+  <si>
+    <t>Қўшрабод тумани</t>
+  </si>
+  <si>
+    <t>Куштамголи</t>
+  </si>
+  <si>
+    <t>Куралос</t>
+  </si>
+  <si>
+    <t>Орлот</t>
+  </si>
+  <si>
+    <t>Иштихон тумани</t>
+  </si>
+  <si>
+    <t>Қайирма</t>
+  </si>
+  <si>
+    <t>Соҳибкор</t>
+  </si>
+  <si>
+    <t>Хитойпоён</t>
+  </si>
+  <si>
+    <t>Жомбой тумани</t>
+  </si>
+  <si>
+    <t>Кўкгумбаз</t>
+  </si>
+  <si>
+    <t>Қангли</t>
+  </si>
+  <si>
+    <t>Талдираззоқ</t>
+  </si>
+  <si>
+    <t>Пайариқ тумани</t>
+  </si>
+  <si>
+    <t>Ғазира</t>
+  </si>
+  <si>
+    <t>Кўлтўсин</t>
+  </si>
+  <si>
+    <t>Миёнқол</t>
+  </si>
+  <si>
+    <t>Оқдарё тумани</t>
+  </si>
+  <si>
+    <t>Суғончи</t>
+  </si>
+  <si>
+    <t>Лойиш</t>
+  </si>
+  <si>
+    <t>Самарқанд шаҳри</t>
+  </si>
+  <si>
+    <t>Бахор</t>
+  </si>
+  <si>
+    <t>Кукмасжид</t>
+  </si>
+  <si>
+    <t>Боғдод</t>
+  </si>
+  <si>
+    <t>Хўжа Ахрори Вали</t>
+  </si>
+  <si>
+    <t>Самарқанд тумани</t>
+  </si>
+  <si>
+    <t>Гулзор</t>
+  </si>
+  <si>
+    <t>Ўзбекистон</t>
+  </si>
+  <si>
+    <t>Олмазор</t>
+  </si>
+  <si>
+    <t>Кадан</t>
+  </si>
+  <si>
+    <t>Валижон</t>
+  </si>
+  <si>
+    <t>Ёнбошсой</t>
+  </si>
+  <si>
+    <t>Исори ўроқли</t>
+  </si>
+  <si>
+    <t>Булунғур тумани</t>
+  </si>
+  <si>
+    <t>Меҳржон</t>
+  </si>
+  <si>
+    <t>Сулувқўрғон</t>
+  </si>
+  <si>
+    <t>Хўжабачча</t>
+  </si>
+  <si>
+    <t>Хўжамазгил</t>
+  </si>
+  <si>
+    <t>Каттақўрғон</t>
+  </si>
+  <si>
+    <t>Каттақўрғон шаҳри</t>
+  </si>
+  <si>
+    <t>Амир Темур</t>
+  </si>
+  <si>
+    <t>Зарифобод</t>
+  </si>
+  <si>
+    <t>"Наврўз" МФЙ</t>
+  </si>
+  <si>
+    <t>Шўрчи тумани</t>
+  </si>
+  <si>
+    <t>Сурхондарё вилояти</t>
+  </si>
+  <si>
+    <t>"Тамаддун" МФЙ</t>
+  </si>
+  <si>
+    <t>Булоқбоши</t>
+  </si>
+  <si>
+    <t>"Ялти" ШФЙ</t>
+  </si>
+  <si>
+    <t>"Ҳурлик" МФЙ</t>
+  </si>
+  <si>
+    <t>"Оқкамар" МФЙ</t>
+  </si>
+  <si>
+    <t>"Жарқишлоқ" ШФЙ</t>
+  </si>
+  <si>
+    <t>Буюк ипак йўли</t>
+  </si>
+  <si>
+    <t>Шеробод тумани</t>
+  </si>
+  <si>
+    <t>Деҳқонариқ</t>
+  </si>
+  <si>
+    <t>Янги Куч мфй</t>
+  </si>
+  <si>
+    <t>Узун тумани</t>
+  </si>
+  <si>
+    <t>Қорахон</t>
+  </si>
+  <si>
+    <t>Термиз тумани</t>
+  </si>
+  <si>
+    <t>Улуг йул</t>
+  </si>
+  <si>
+    <t>Гулистон шаҳри</t>
+  </si>
+  <si>
+    <t>Сирдарё вилояти</t>
+  </si>
+  <si>
+    <t>"Оби ҳаёт"</t>
+  </si>
+  <si>
+    <t>Музработ тумани</t>
+  </si>
+  <si>
+    <t>"Сополлитепа"</t>
+  </si>
+  <si>
+    <t>Ат-Термизий</t>
+  </si>
+  <si>
+    <t>"Бешбулоқ" МФЙ</t>
+  </si>
+  <si>
+    <t>Гулистон тумани</t>
+  </si>
+  <si>
+    <t>Қумқўрғон тумани</t>
+  </si>
+  <si>
+    <t>Сайхунобод тумани</t>
+  </si>
+  <si>
+    <t>Зартепа</t>
+  </si>
+  <si>
+    <t>Қизириқ тумани</t>
+  </si>
+  <si>
+    <t>Дустлик</t>
+  </si>
+  <si>
+    <t>Порлоқ-юлдуз</t>
+  </si>
+  <si>
+    <t>Жарқўрғон тумани</t>
+  </si>
+  <si>
+    <t>Эскикишлок</t>
+  </si>
+  <si>
+    <t>Кумкишлок</t>
+  </si>
+  <si>
+    <t>Мехнат рохат</t>
+  </si>
+  <si>
+    <t>Янгиқишлоқ</t>
+  </si>
+  <si>
+    <t>Сардоба тумани</t>
+  </si>
+  <si>
+    <t>Элобод</t>
+  </si>
+  <si>
+    <t>Денов тумани</t>
+  </si>
+  <si>
+    <t>Тасмасой</t>
+  </si>
+  <si>
+    <t>Чамбил</t>
+  </si>
+  <si>
+    <t>Остона</t>
+  </si>
+  <si>
+    <t>Тинчлик</t>
+  </si>
+  <si>
+    <t>Истиқбол</t>
+  </si>
+  <si>
+    <t>Бибиширин</t>
+  </si>
+  <si>
+    <t>Бойсун тумани</t>
+  </si>
+  <si>
+    <t>Оқолтин тумани</t>
+  </si>
+  <si>
+    <t>Косиблар</t>
+  </si>
+  <si>
+    <t>Тузбозор</t>
+  </si>
+  <si>
+    <t>Хўжайпок</t>
+  </si>
+  <si>
+    <t>Олтинсой тумани</t>
+  </si>
+  <si>
+    <t>Сайрак</t>
+  </si>
+  <si>
+    <t>Мехробод</t>
+  </si>
+  <si>
+    <t>Термиз шаҳри</t>
+  </si>
+  <si>
+    <t>Алпомиш</t>
+  </si>
+  <si>
+    <t>Фарход</t>
+  </si>
+  <si>
+    <t>Паркент тумани</t>
+  </si>
+  <si>
+    <t>Меҳршавқат</t>
+  </si>
+  <si>
+    <t>Сариосиё тумани</t>
+  </si>
+  <si>
+    <t>Шоқишлоқ</t>
+  </si>
+  <si>
+    <t>Теракзор</t>
+  </si>
+  <si>
+    <t>Ёқутли боғ</t>
+  </si>
+  <si>
+    <t>Келажаксари</t>
+  </si>
+  <si>
+    <t>Анорзор</t>
+  </si>
+  <si>
+    <t>Бошработ</t>
+  </si>
+  <si>
+    <t>Бандихон</t>
+  </si>
+  <si>
+    <t>Бандихон тумани</t>
+  </si>
+  <si>
+    <t>Бағрикенг</t>
+  </si>
+  <si>
+    <t>Мустақилликнинг 25 йиллиги</t>
+  </si>
+  <si>
+    <t>Ховос тумани</t>
+  </si>
+  <si>
+    <t>Қора қум</t>
+  </si>
+  <si>
+    <t>Бахмал МФЙ</t>
+  </si>
+  <si>
+    <t>Сирдарё тумани</t>
+  </si>
+  <si>
+    <t>Бешбулоқ МФЙ</t>
+  </si>
+  <si>
+    <t>Исломобод МФЙ</t>
+  </si>
+  <si>
+    <t>Ҳалқобод</t>
+  </si>
+  <si>
+    <t>Turg'un Axmedov (Янги йўл)</t>
+  </si>
+  <si>
+    <t>Мирзаобод тумани</t>
+  </si>
+  <si>
+    <t>Боёвут тумани</t>
+  </si>
+  <si>
+    <t>Учтургон</t>
+  </si>
+  <si>
+    <t>Якка терак</t>
+  </si>
+  <si>
+    <t>Темур Малик</t>
+  </si>
+  <si>
+    <t>Янгиер шаҳри</t>
+  </si>
+  <si>
+    <t>Шукурона</t>
+  </si>
+  <si>
+    <t>Давлатобод</t>
+  </si>
+  <si>
+    <t>Фазилат</t>
+  </si>
+  <si>
+    <t>Ширин шаҳри</t>
+  </si>
+  <si>
+    <t>Учқизил</t>
+  </si>
+  <si>
+    <t>Олгабос</t>
+  </si>
+  <si>
+    <t>Пахтаобод</t>
+  </si>
+  <si>
+    <t>Ахиллик</t>
+  </si>
+  <si>
+    <t>"Жойилма" ШФЙ</t>
+  </si>
+  <si>
+    <t>Янги Қашкар</t>
+  </si>
+  <si>
+    <t>Бешариқ тумани</t>
+  </si>
+  <si>
+    <t>Фарғона вилояти</t>
+  </si>
+  <si>
+    <t>Абдувай</t>
+  </si>
+  <si>
+    <t>Шайтонкўл</t>
+  </si>
+  <si>
+    <t>Янги Хаёт</t>
+  </si>
+  <si>
+    <t>Деҳқонтўда</t>
+  </si>
+  <si>
+    <t>Чорбоғтўранғи</t>
+  </si>
+  <si>
+    <t>Дала-Х.Олимжон</t>
+  </si>
+  <si>
+    <t>Қароқчитол</t>
+  </si>
+  <si>
+    <t>Боғдод тумани</t>
+  </si>
+  <si>
+    <t>Ирғоли</t>
+  </si>
+  <si>
+    <t>Ултарма</t>
+  </si>
+  <si>
+    <t>Муқимий</t>
+  </si>
+  <si>
+    <t>Ангор тумани</t>
+  </si>
+  <si>
+    <t>Чек хитой</t>
+  </si>
+  <si>
+    <t>Олтиариқ тумани</t>
+  </si>
+  <si>
+    <t>Азимобод</t>
+  </si>
+  <si>
+    <t>Ғайрат</t>
+  </si>
+  <si>
+    <t>Фарғона шаҳри</t>
+  </si>
+  <si>
+    <t>Хамкорлик</t>
+  </si>
+  <si>
+    <t>Ёшлар</t>
+  </si>
+  <si>
+    <t>Ёрмозор</t>
+  </si>
+  <si>
+    <t>Маърифат</t>
+  </si>
+  <si>
+    <t>Нодирабегим</t>
+  </si>
+  <si>
+    <t>Қашқар</t>
+  </si>
+  <si>
+    <t>Марғилон шаҳри</t>
+  </si>
+  <si>
+    <t>Косибчилик</t>
+  </si>
+  <si>
+    <t>Ёвқочар</t>
+  </si>
+  <si>
+    <t>Туягум</t>
+  </si>
+  <si>
+    <t>Ёйилма</t>
+  </si>
+  <si>
+    <t>З.М.Бобур</t>
   </si>
   <si>
     <t>Олмалиқ шаҳри</t>
   </si>
   <si>
-    <t>Тошкент вилояти</t>
-[...2 lines deleted...]
-    <t>Охунбобоев номли</t>
+    <t>Қўқон шаҳри</t>
+  </si>
+  <si>
+    <t>Ойдинбулоқ (Қум қишлоқ)</t>
+  </si>
+  <si>
+    <t>Тўлабой</t>
+  </si>
+  <si>
+    <t>Сойбўйи</t>
+  </si>
+  <si>
+    <t>Ёзёвон тумани</t>
+  </si>
+  <si>
+    <t>Юқори Сойбўйи</t>
+  </si>
+  <si>
+    <t>Ёзёвон</t>
+  </si>
+  <si>
+    <t>Катта янги</t>
+  </si>
+  <si>
+    <t>Фурқат тумани</t>
+  </si>
+  <si>
+    <t>Шойимбек</t>
+  </si>
+  <si>
+    <t>Қўқони</t>
+  </si>
+  <si>
+    <t>Марғилон</t>
+  </si>
+  <si>
+    <t>Фарғона тумани</t>
+  </si>
+  <si>
+    <t>Мозортаги</t>
+  </si>
+  <si>
+    <t>Султон</t>
+  </si>
+  <si>
+    <t>Учкўприк тумани</t>
+  </si>
+  <si>
+    <t>Катта Кенагас</t>
+  </si>
+  <si>
+    <t>Катта Қўштепа</t>
+  </si>
+  <si>
+    <t>Учкўприк</t>
+  </si>
+  <si>
+    <t>Боғзор</t>
+  </si>
+  <si>
+    <t>Зангиота тумани</t>
+  </si>
+  <si>
+    <t>Яккатут</t>
+  </si>
+  <si>
+    <t>Ўзбекистон тумани</t>
+  </si>
+  <si>
+    <t>Ражабгарди</t>
+  </si>
+  <si>
+    <t>А.Жомий</t>
+  </si>
+  <si>
+    <t>Қайнарбулоқ</t>
+  </si>
+  <si>
+    <t>Қуйи Яккатут</t>
+  </si>
+  <si>
+    <t>Тошлоқ тумани</t>
+  </si>
+  <si>
+    <t>Сўфилар</t>
+  </si>
+  <si>
+    <t>Бесаранг</t>
+  </si>
+  <si>
+    <t>Навобод</t>
+  </si>
+  <si>
+    <t>Сўх тумани</t>
+  </si>
+  <si>
+    <t>Хуррамобод</t>
+  </si>
+  <si>
+    <t>Риштон тумани</t>
+  </si>
+  <si>
+    <t>Юқори Бешкапа</t>
+  </si>
+  <si>
+    <t>Вохим</t>
+  </si>
+  <si>
+    <t>Қоракалтак</t>
+  </si>
+  <si>
+    <t>Қўштепа тумани</t>
+  </si>
+  <si>
+    <t>Файз</t>
+  </si>
+  <si>
+    <t>Болалик</t>
+  </si>
+  <si>
+    <t>Қува тумани</t>
+  </si>
+  <si>
+    <t>Олтинариқ</t>
+  </si>
+  <si>
+    <t>Сойкелди</t>
+  </si>
+  <si>
+    <t>Тахтакўприк</t>
+  </si>
+  <si>
+    <t>Янигчек</t>
+  </si>
+  <si>
+    <t>Навбаҳор</t>
+  </si>
+  <si>
+    <t>Данғара тумани</t>
+  </si>
+  <si>
+    <t>Файзобод</t>
+  </si>
+  <si>
+    <t>Пискент тумани</t>
+  </si>
+  <si>
+    <t>Сой шилдир</t>
+  </si>
+  <si>
+    <t>Бой бўта</t>
+  </si>
+  <si>
+    <t>Уймовут</t>
+  </si>
+  <si>
+    <t>Бўриқум</t>
+  </si>
+  <si>
+    <t>Қора мулла</t>
+  </si>
+  <si>
+    <t>Уччинор</t>
+  </si>
+  <si>
+    <t>Тошкент тумани</t>
+  </si>
+  <si>
+    <t>Бештерак</t>
+  </si>
+  <si>
+    <t>Бувайда тумани</t>
+  </si>
+  <si>
+    <t>Найман</t>
+  </si>
+  <si>
+    <t>Арсиф</t>
+  </si>
+  <si>
+    <t>Қувасой шаҳри</t>
+  </si>
+  <si>
+    <t>Пастки Валик</t>
+  </si>
+  <si>
+    <t>Янгибозор тумани</t>
+  </si>
+  <si>
+    <t>Хоразм вилояти</t>
+  </si>
+  <si>
+    <t>Ғалтак</t>
+  </si>
+  <si>
+    <t>Янгиариқ тумани</t>
+  </si>
+  <si>
+    <t>Арбоблар</t>
+  </si>
+  <si>
+    <t>Қармиш</t>
+  </si>
+  <si>
+    <t>Шерабод</t>
+  </si>
+  <si>
+    <t>Шовот тумани</t>
+  </si>
+  <si>
+    <t>Қизилсой</t>
+  </si>
+  <si>
+    <t>Юқоричирчиқ тумани</t>
+  </si>
+  <si>
+    <t>Эшонқалъа МФЙ</t>
+  </si>
+  <si>
+    <t>Янги бўрлоқ МФЙ</t>
+  </si>
+  <si>
+    <t>Гулшан</t>
+  </si>
+  <si>
+    <t>Хива тумани</t>
+  </si>
+  <si>
+    <t>Go‘ja guzari (Индавак)</t>
+  </si>
+  <si>
+    <t>Журён</t>
+  </si>
+  <si>
+    <t>Хонқа тумани</t>
+  </si>
+  <si>
+    <t>Катта куч</t>
+  </si>
+  <si>
+    <t>Жаннатмакон</t>
+  </si>
+  <si>
+    <t>Овшар</t>
+  </si>
+  <si>
+    <t>Ҳазорасп тумани</t>
+  </si>
+  <si>
+    <t>Мунис Хоразмий</t>
+  </si>
+  <si>
+    <t>Тараққиёт</t>
+  </si>
+  <si>
+    <t>Каттаховуз</t>
+  </si>
+  <si>
+    <t>“Тандирчи”</t>
+  </si>
+  <si>
+    <t>Урганч тумани</t>
+  </si>
+  <si>
+    <t>"Шохидонлар"</t>
+  </si>
+  <si>
+    <t>"Хожибойлар"</t>
+  </si>
+  <si>
+    <t>Бурлоқ</t>
+  </si>
+  <si>
+    <t>Қўшкўпир тумани</t>
+  </si>
+  <si>
+    <t>Иттифоқ</t>
+  </si>
+  <si>
+    <t>Хайрабод</t>
+  </si>
+  <si>
+    <t>Шохжохонномли</t>
+  </si>
+  <si>
+    <t>Ёрмиш МФЙ</t>
+  </si>
+  <si>
+    <t>Гурлан тумани</t>
+  </si>
+  <si>
+    <t>Қатариқ МФЙ</t>
+  </si>
+  <si>
+    <t>Оққум МФЙ</t>
+  </si>
+  <si>
+    <t>Ок олтин</t>
+  </si>
+  <si>
+    <t>Боғот тумани</t>
+  </si>
+  <si>
+    <t>Маънавият</t>
+  </si>
+  <si>
+    <t>“Машъал”</t>
+  </si>
+  <si>
+    <t>Урганч шаҳри</t>
+  </si>
+  <si>
+    <t>“Гулзор”</t>
+  </si>
+  <si>
+    <t>“Мустакиллик”</t>
+  </si>
+  <si>
+    <t>Темирйулчи</t>
+  </si>
+  <si>
+    <t>Хива шаҳри</t>
+  </si>
+  <si>
+    <t>Шарлауқ</t>
+  </si>
+  <si>
+    <t>Тупроққалъа тумани</t>
+  </si>
+  <si>
+    <t>Қалайчорбоғ</t>
+  </si>
+  <si>
+    <t>Ромитан тумани</t>
+  </si>
+  <si>
+    <t>Ибн Сино</t>
+  </si>
+  <si>
+    <t>Шўрча</t>
+  </si>
+  <si>
+    <t>Тинчлиқ</t>
+  </si>
+  <si>
+    <t>Қоровулбозор тумани</t>
+  </si>
+  <si>
+    <t>Чўлқувар</t>
+  </si>
+  <si>
+    <t>Имом Бухорий</t>
+  </si>
+  <si>
+    <t>Бўзачи</t>
+  </si>
+  <si>
+    <t>Маллаишайх</t>
+  </si>
+  <si>
+    <t>Қоракўл тумани</t>
+  </si>
+  <si>
+    <t>Хўжакон</t>
+  </si>
+  <si>
+    <t>Сайёт</t>
+  </si>
+  <si>
+    <t>Зиёрат</t>
+  </si>
+  <si>
+    <t>Региҳайдар</t>
+  </si>
+  <si>
+    <t>Ойим қишлоқ</t>
+  </si>
+  <si>
+    <t>Жондор тумани</t>
+  </si>
+  <si>
+    <t>Поччойи</t>
+  </si>
+  <si>
+    <t>Ойтўғди</t>
+  </si>
+  <si>
+    <t>Алели</t>
+  </si>
+  <si>
+    <t>Эроншох</t>
+  </si>
+  <si>
+    <t>Довуд</t>
+  </si>
+  <si>
+    <t>Вазиршоҳ</t>
+  </si>
+  <si>
+    <t>Армечан</t>
+  </si>
+  <si>
+    <t>Соктари</t>
+  </si>
+  <si>
+    <t>Миракон</t>
+  </si>
+  <si>
+    <t>Кумушкент</t>
+  </si>
+  <si>
+    <t>Вобкент тумани</t>
+  </si>
+  <si>
+    <t>Чармгарон</t>
+  </si>
+  <si>
+    <t>Косари</t>
+  </si>
+  <si>
+    <t>Гала Осиё</t>
+  </si>
+  <si>
+    <t>Киртай</t>
+  </si>
+  <si>
+    <t>Олот тумани</t>
+  </si>
+  <si>
+    <t>Қақир</t>
+  </si>
+  <si>
+    <t>Демурсад</t>
+  </si>
+  <si>
+    <t>Жайхунобод</t>
+  </si>
+  <si>
+    <t>Буржок</t>
+  </si>
+  <si>
+    <t>Кесакли</t>
+  </si>
+  <si>
+    <t>Читкарон</t>
+  </si>
+  <si>
+    <t>Жуйнав</t>
+  </si>
+  <si>
+    <t>Хоркаш</t>
+  </si>
+  <si>
+    <t>Пешку тумани</t>
+  </si>
+  <si>
+    <t>Навгохон</t>
+  </si>
+  <si>
+    <t>Чибоғони</t>
+  </si>
+  <si>
+    <t>Когон шаҳри</t>
+  </si>
+  <si>
+    <t>Мингтут</t>
+  </si>
+  <si>
+    <t>Соби Рахимов</t>
+  </si>
+  <si>
+    <t>Бухоро шаҳри</t>
+  </si>
+  <si>
+    <t>Мохи-хосса</t>
+  </si>
+  <si>
+    <t>КОИНОТ</t>
+  </si>
+  <si>
+    <t>Усмон Носир</t>
+  </si>
+  <si>
+    <t>Зилол</t>
+  </si>
+  <si>
+    <t>Камалак</t>
+  </si>
+  <si>
+    <t>Хонобод</t>
   </si>
   <si>
     <t>Оҳангарон шаҳри</t>
   </si>
   <si>
-    <t>Ачамайли файз барака</t>
+    <t>Наврўз-1</t>
+  </si>
+  <si>
+    <t>Ангрен шаҳри</t>
+  </si>
+  <si>
+    <t>Облиқ</t>
+  </si>
+  <si>
+    <t>Мустакиллик</t>
+  </si>
+  <si>
+    <t>Катта бойбуча</t>
+  </si>
+  <si>
+    <t>Бекобод шаҳри</t>
+  </si>
+  <si>
+    <t>Туркистон</t>
+  </si>
+  <si>
+    <t>Қушчи</t>
+  </si>
+  <si>
+    <t>Қахрамон</t>
+  </si>
+  <si>
+    <t>Оққўрғон тумани</t>
+  </si>
+  <si>
+    <t>Қуштамғали</t>
+  </si>
+  <si>
+    <t>Убайд</t>
+  </si>
+  <si>
+    <t>Оҳангарон тумани</t>
+  </si>
+  <si>
+    <t>Қизилой</t>
+  </si>
+  <si>
+    <t>Тошариқ</t>
+  </si>
+  <si>
+    <t>Хамза</t>
+  </si>
+  <si>
+    <t>Кулдирок</t>
   </si>
   <si>
     <t>Бўка тумани</t>
   </si>
   <si>
-    <t>Аҳил</t>
-[...14 lines deleted...]
-    <t>Гулобод</t>
+    <t>Нурли маскан</t>
+  </si>
+  <si>
+    <t>Эсабий МФЙ</t>
+  </si>
+  <si>
+    <t>Қибрай тумани</t>
+  </si>
+  <si>
+    <t>Хайдаробод м.ф.й.</t>
+  </si>
+  <si>
+    <t>Кўксарой</t>
+  </si>
+  <si>
+    <t>Қуйичирчиқ тумани</t>
+  </si>
+  <si>
+    <t>Янги Санганак</t>
+  </si>
+  <si>
+    <t>Невич</t>
+  </si>
+  <si>
+    <t>Бойқозон</t>
+  </si>
+  <si>
+    <t>Саидобод</t>
+  </si>
+  <si>
+    <t>Муротали</t>
+  </si>
+  <si>
+    <t>Тараккиёт</t>
+  </si>
+  <si>
+    <t>Бунёдкор МФЙ</t>
+  </si>
+  <si>
+    <t>Ўртаовул</t>
+  </si>
+  <si>
+    <t>Ўртачирчиқ тумани</t>
+  </si>
+  <si>
+    <t>Жанғабай</t>
+  </si>
+  <si>
+    <t>Нурлийўл</t>
+  </si>
+  <si>
+    <t>Жумабозор</t>
+  </si>
+  <si>
+    <t>Қирариқ</t>
+  </si>
+  <si>
+    <t>Умид</t>
+  </si>
+  <si>
+    <t>Чирчиқ шаҳри</t>
+  </si>
+  <si>
+    <t>Қорабой</t>
   </si>
   <si>
     <t>Бўстонлиқ тумани</t>
-  </si>
-[...2671 lines deleted...]
-    <t>Қорабой</t>
   </si>
   <si>
     <t>Хўжаобод</t>
   </si>
   <si>
     <t>Кичиксой</t>
   </si>
   <si>
     <t>Боғча овул</t>
   </si>
   <si>
     <t>Фозогир</t>
   </si>
   <si>
     <t>Кахрамон</t>
   </si>
   <si>
     <t>Корасарой</t>
   </si>
   <si>
     <t>Олтинобод</t>
   </si>
   <si>
     <t>Янгийўл шаҳри</t>
   </si>
@@ -3204,14040 +3159,13734 @@
     <col customWidth="true" max="5" min="5" width="28"/>
   </cols>
   <sheetData>
     <row r="1" ht="38" customHeight="true">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" ht="28" customHeight="true">
       <c r="A2" s="3">
         <v>1</v>
       </c>
       <c r="B2" s="3">
-        <v>6324</v>
+        <v>7348</v>
       </c>
       <c r="C2" s="3" t="s">
         <v>5</v>
       </c>
       <c r="D2" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E2" s="3" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="3" ht="28" customHeight="true">
       <c r="A3" s="2">
         <v>2</v>
       </c>
       <c r="B3" s="2">
-        <v>6351</v>
+        <v>7216</v>
       </c>
       <c r="C3" s="2" t="s">
         <v>8</v>
       </c>
       <c r="D3" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E3" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="4" ht="28" customHeight="true">
       <c r="A4" s="3">
         <v>3</v>
       </c>
       <c r="B4" s="3">
-        <v>6508</v>
+        <v>7164</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>10</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>11</v>
       </c>
       <c r="E4" s="3" t="s">
-        <v>7</v>
+        <v>12</v>
       </c>
     </row>
     <row r="5" ht="28" customHeight="true">
       <c r="A5" s="2">
         <v>4</v>
       </c>
       <c r="B5" s="2">
-        <v>7348</v>
+        <v>736</v>
       </c>
       <c r="C5" s="2" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D5" s="2" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E5" s="2" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="6" ht="28" customHeight="true">
       <c r="A6" s="3">
         <v>5</v>
       </c>
       <c r="B6" s="3">
-        <v>7068</v>
+        <v>749</v>
       </c>
       <c r="C6" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="D6" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="E6" s="3" t="s">
         <v>15</v>
-      </c>
-[...4 lines deleted...]
-        <v>7</v>
       </c>
     </row>
     <row r="7" ht="28" customHeight="true">
       <c r="A7" s="2">
         <v>6</v>
       </c>
       <c r="B7" s="2">
-        <v>6521</v>
+        <v>1027</v>
       </c>
       <c r="C7" s="2" t="s">
         <v>17</v>
       </c>
       <c r="D7" s="2" t="s">
         <v>18</v>
       </c>
       <c r="E7" s="2" t="s">
-        <v>7</v>
+        <v>19</v>
       </c>
     </row>
     <row r="8" ht="28" customHeight="true">
       <c r="A8" s="3">
         <v>7</v>
       </c>
       <c r="B8" s="3">
-        <v>7216</v>
+        <v>1102</v>
       </c>
       <c r="C8" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="D8" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E8" s="3" t="s">
         <v>19</v>
-      </c>
-[...4 lines deleted...]
-        <v>14</v>
       </c>
     </row>
     <row r="9" ht="28" customHeight="true">
       <c r="A9" s="2">
         <v>8</v>
       </c>
       <c r="B9" s="2">
-        <v>9462</v>
+        <v>7206</v>
       </c>
       <c r="C9" s="2" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="D9" s="2" t="s">
-        <v>22</v>
+        <v>9</v>
       </c>
       <c r="E9" s="2" t="s">
-        <v>23</v>
+        <v>7</v>
       </c>
     </row>
     <row r="10" ht="28" customHeight="true">
       <c r="A10" s="3">
         <v>9</v>
       </c>
       <c r="B10" s="3">
-        <v>2394</v>
+        <v>6454</v>
       </c>
       <c r="C10" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="D10" s="3" t="s">
         <v>24</v>
       </c>
-      <c r="D10" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E10" s="3" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
     </row>
     <row r="11" ht="28" customHeight="true">
       <c r="A11" s="2">
         <v>10</v>
       </c>
       <c r="B11" s="2">
-        <v>3033</v>
+        <v>7209</v>
       </c>
       <c r="C11" s="2" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="D11" s="2" t="s">
-        <v>27</v>
+        <v>9</v>
       </c>
       <c r="E11" s="2" t="s">
-        <v>28</v>
+        <v>7</v>
       </c>
     </row>
     <row r="12" ht="28" customHeight="true">
       <c r="A12" s="3">
         <v>11</v>
       </c>
       <c r="B12" s="3">
-        <v>4807</v>
+        <v>7626</v>
       </c>
       <c r="C12" s="3" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="D12" s="3" t="s">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="E12" s="3" t="s">
-        <v>31</v>
+        <v>7</v>
       </c>
     </row>
     <row r="13" ht="28" customHeight="true">
       <c r="A13" s="2">
         <v>12</v>
       </c>
       <c r="B13" s="2">
-        <v>4623</v>
+        <v>7210</v>
       </c>
       <c r="C13" s="2" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="D13" s="2" t="s">
-        <v>33</v>
+        <v>9</v>
       </c>
       <c r="E13" s="2" t="s">
-        <v>31</v>
+        <v>7</v>
       </c>
     </row>
     <row r="14" ht="28" customHeight="true">
       <c r="A14" s="3">
         <v>13</v>
       </c>
       <c r="B14" s="3">
-        <v>4342</v>
+        <v>7211</v>
       </c>
       <c r="C14" s="3" t="s">
-        <v>34</v>
+        <v>29</v>
       </c>
       <c r="D14" s="3" t="s">
-        <v>35</v>
+        <v>9</v>
       </c>
       <c r="E14" s="3" t="s">
-        <v>31</v>
+        <v>7</v>
       </c>
     </row>
     <row r="15" ht="28" customHeight="true">
       <c r="A15" s="2">
         <v>14</v>
       </c>
       <c r="B15" s="2">
-        <v>5305</v>
+        <v>7339</v>
       </c>
       <c r="C15" s="2" t="s">
-        <v>36</v>
+        <v>30</v>
       </c>
       <c r="D15" s="2" t="s">
-        <v>37</v>
+        <v>6</v>
       </c>
       <c r="E15" s="2" t="s">
-        <v>38</v>
+        <v>7</v>
       </c>
     </row>
     <row r="16" ht="28" customHeight="true">
       <c r="A16" s="3">
         <v>15</v>
       </c>
       <c r="B16" s="3">
-        <v>5241</v>
+        <v>7354</v>
       </c>
       <c r="C16" s="3" t="s">
-        <v>39</v>
+        <v>31</v>
       </c>
       <c r="D16" s="3" t="s">
-        <v>40</v>
+        <v>6</v>
       </c>
       <c r="E16" s="3" t="s">
-        <v>38</v>
+        <v>7</v>
       </c>
     </row>
     <row r="17" ht="28" customHeight="true">
       <c r="A17" s="2">
         <v>16</v>
       </c>
       <c r="B17" s="2">
-        <v>7990</v>
+        <v>7366</v>
       </c>
       <c r="C17" s="2" t="s">
-        <v>41</v>
+        <v>32</v>
       </c>
       <c r="D17" s="2" t="s">
-        <v>42</v>
+        <v>6</v>
       </c>
       <c r="E17" s="2" t="s">
-        <v>43</v>
+        <v>7</v>
       </c>
     </row>
     <row r="18" ht="28" customHeight="true">
       <c r="A18" s="3">
         <v>17</v>
       </c>
       <c r="B18" s="3">
-        <v>8584</v>
+        <v>7374</v>
       </c>
       <c r="C18" s="3" t="s">
-        <v>44</v>
+        <v>33</v>
       </c>
       <c r="D18" s="3" t="s">
-        <v>45</v>
+        <v>6</v>
       </c>
       <c r="E18" s="3" t="s">
-        <v>43</v>
+        <v>7</v>
       </c>
     </row>
     <row r="19" ht="28" customHeight="true">
       <c r="A19" s="2">
         <v>18</v>
       </c>
       <c r="B19" s="2">
-        <v>1311</v>
+        <v>7380</v>
       </c>
       <c r="C19" s="2" t="s">
-        <v>46</v>
+        <v>34</v>
       </c>
       <c r="D19" s="2" t="s">
-        <v>47</v>
+        <v>6</v>
       </c>
       <c r="E19" s="2" t="s">
-        <v>48</v>
+        <v>7</v>
       </c>
     </row>
     <row r="20" ht="28" customHeight="true">
       <c r="A20" s="3">
         <v>19</v>
       </c>
       <c r="B20" s="3">
-        <v>1084</v>
+        <v>7389</v>
       </c>
       <c r="C20" s="3" t="s">
-        <v>49</v>
+        <v>35</v>
       </c>
       <c r="D20" s="3" t="s">
-        <v>50</v>
+        <v>6</v>
       </c>
       <c r="E20" s="3" t="s">
-        <v>48</v>
+        <v>7</v>
       </c>
     </row>
     <row r="21" ht="28" customHeight="true">
       <c r="A21" s="2">
         <v>20</v>
       </c>
       <c r="B21" s="2">
-        <v>7164</v>
+        <v>7735</v>
       </c>
       <c r="C21" s="2" t="s">
-        <v>51</v>
+        <v>36</v>
       </c>
       <c r="D21" s="2" t="s">
-        <v>52</v>
+        <v>37</v>
       </c>
       <c r="E21" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="22" ht="28" customHeight="true">
       <c r="A22" s="3">
         <v>21</v>
       </c>
       <c r="B22" s="3">
-        <v>736</v>
+        <v>7744</v>
       </c>
       <c r="C22" s="3" t="s">
-        <v>53</v>
+        <v>38</v>
       </c>
       <c r="D22" s="3" t="s">
-        <v>54</v>
+        <v>37</v>
       </c>
       <c r="E22" s="3" t="s">
-        <v>55</v>
+        <v>7</v>
       </c>
     </row>
     <row r="23" ht="28" customHeight="true">
       <c r="A23" s="2">
         <v>22</v>
       </c>
       <c r="B23" s="2">
-        <v>749</v>
+        <v>7757</v>
       </c>
       <c r="C23" s="2" t="s">
-        <v>56</v>
+        <v>39</v>
       </c>
       <c r="D23" s="2" t="s">
-        <v>54</v>
+        <v>37</v>
       </c>
       <c r="E23" s="2" t="s">
-        <v>55</v>
+        <v>7</v>
       </c>
     </row>
     <row r="24" ht="28" customHeight="true">
       <c r="A24" s="3">
         <v>23</v>
       </c>
       <c r="B24" s="3">
-        <v>1027</v>
+        <v>7765</v>
       </c>
       <c r="C24" s="3" t="s">
-        <v>57</v>
+        <v>40</v>
       </c>
       <c r="D24" s="3" t="s">
-        <v>58</v>
+        <v>37</v>
       </c>
       <c r="E24" s="3" t="s">
-        <v>48</v>
+        <v>7</v>
       </c>
     </row>
     <row r="25" ht="28" customHeight="true">
       <c r="A25" s="2">
         <v>24</v>
       </c>
       <c r="B25" s="2">
-        <v>1102</v>
+        <v>7773</v>
       </c>
       <c r="C25" s="2" t="s">
-        <v>59</v>
+        <v>41</v>
       </c>
       <c r="D25" s="2" t="s">
-        <v>60</v>
+        <v>37</v>
       </c>
       <c r="E25" s="2" t="s">
-        <v>48</v>
+        <v>7</v>
       </c>
     </row>
     <row r="26" ht="28" customHeight="true">
       <c r="A26" s="3">
         <v>25</v>
       </c>
       <c r="B26" s="3">
-        <v>7206</v>
+        <v>9497</v>
       </c>
       <c r="C26" s="3" t="s">
-        <v>61</v>
+        <v>42</v>
       </c>
       <c r="D26" s="3" t="s">
-        <v>20</v>
+        <v>37</v>
       </c>
       <c r="E26" s="3" t="s">
-        <v>14</v>
+        <v>7</v>
       </c>
     </row>
     <row r="27" ht="28" customHeight="true">
       <c r="A27" s="2">
         <v>26</v>
       </c>
       <c r="B27" s="2">
-        <v>6454</v>
+        <v>7602</v>
       </c>
       <c r="C27" s="2" t="s">
-        <v>62</v>
+        <v>43</v>
       </c>
       <c r="D27" s="2" t="s">
-        <v>63</v>
+        <v>27</v>
       </c>
       <c r="E27" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="28" ht="28" customHeight="true">
       <c r="A28" s="3">
         <v>27</v>
       </c>
       <c r="B28" s="3">
-        <v>7209</v>
+        <v>7620</v>
       </c>
       <c r="C28" s="3" t="s">
-        <v>64</v>
+        <v>44</v>
       </c>
       <c r="D28" s="3" t="s">
-        <v>20</v>
+        <v>27</v>
       </c>
       <c r="E28" s="3" t="s">
-        <v>14</v>
+        <v>7</v>
       </c>
     </row>
     <row r="29" ht="28" customHeight="true">
       <c r="A29" s="2">
         <v>28</v>
       </c>
       <c r="B29" s="2">
-        <v>7626</v>
+        <v>7627</v>
       </c>
       <c r="C29" s="2" t="s">
-        <v>65</v>
+        <v>45</v>
       </c>
       <c r="D29" s="2" t="s">
-        <v>66</v>
+        <v>27</v>
       </c>
       <c r="E29" s="2" t="s">
-        <v>14</v>
+        <v>7</v>
       </c>
     </row>
     <row r="30" ht="28" customHeight="true">
       <c r="A30" s="3">
         <v>29</v>
       </c>
       <c r="B30" s="3">
-        <v>7210</v>
+        <v>7628</v>
       </c>
       <c r="C30" s="3" t="s">
-        <v>67</v>
+        <v>46</v>
       </c>
       <c r="D30" s="3" t="s">
-        <v>20</v>
+        <v>27</v>
       </c>
       <c r="E30" s="3" t="s">
-        <v>14</v>
+        <v>7</v>
       </c>
     </row>
     <row r="31" ht="28" customHeight="true">
       <c r="A31" s="2">
         <v>30</v>
       </c>
       <c r="B31" s="2">
-        <v>7211</v>
+        <v>7630</v>
       </c>
       <c r="C31" s="2" t="s">
-        <v>68</v>
+        <v>47</v>
       </c>
       <c r="D31" s="2" t="s">
-        <v>20</v>
+        <v>27</v>
       </c>
       <c r="E31" s="2" t="s">
-        <v>14</v>
+        <v>7</v>
       </c>
     </row>
     <row r="32" ht="28" customHeight="true">
       <c r="A32" s="3">
         <v>31</v>
       </c>
       <c r="B32" s="3">
-        <v>7339</v>
+        <v>7634</v>
       </c>
       <c r="C32" s="3" t="s">
-        <v>69</v>
+        <v>48</v>
       </c>
       <c r="D32" s="3" t="s">
-        <v>13</v>
+        <v>27</v>
       </c>
       <c r="E32" s="3" t="s">
-        <v>14</v>
+        <v>7</v>
       </c>
     </row>
     <row r="33" ht="28" customHeight="true">
       <c r="A33" s="2">
         <v>32</v>
       </c>
       <c r="B33" s="2">
-        <v>7354</v>
+        <v>7637</v>
       </c>
       <c r="C33" s="2" t="s">
-        <v>70</v>
+        <v>49</v>
       </c>
       <c r="D33" s="2" t="s">
-        <v>13</v>
+        <v>27</v>
       </c>
       <c r="E33" s="2" t="s">
-        <v>14</v>
+        <v>7</v>
       </c>
     </row>
     <row r="34" ht="28" customHeight="true">
       <c r="A34" s="3">
         <v>33</v>
       </c>
       <c r="B34" s="3">
-        <v>7366</v>
+        <v>97</v>
       </c>
       <c r="C34" s="3" t="s">
-        <v>71</v>
+        <v>50</v>
       </c>
       <c r="D34" s="3" t="s">
-        <v>13</v>
+        <v>51</v>
       </c>
       <c r="E34" s="3" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="35" ht="28" customHeight="true">
       <c r="A35" s="2">
         <v>34</v>
       </c>
       <c r="B35" s="2">
-        <v>7374</v>
+        <v>7654</v>
       </c>
       <c r="C35" s="2" t="s">
-        <v>72</v>
+        <v>52</v>
       </c>
       <c r="D35" s="2" t="s">
-        <v>13</v>
+        <v>27</v>
       </c>
       <c r="E35" s="2" t="s">
-        <v>14</v>
+        <v>7</v>
       </c>
     </row>
     <row r="36" ht="28" customHeight="true">
       <c r="A36" s="3">
         <v>35</v>
       </c>
       <c r="B36" s="3">
-        <v>7380</v>
+        <v>7660</v>
       </c>
       <c r="C36" s="3" t="s">
-        <v>73</v>
+        <v>53</v>
       </c>
       <c r="D36" s="3" t="s">
-        <v>13</v>
+        <v>27</v>
       </c>
       <c r="E36" s="3" t="s">
-        <v>14</v>
+        <v>7</v>
       </c>
     </row>
     <row r="37" ht="28" customHeight="true">
       <c r="A37" s="2">
         <v>36</v>
       </c>
       <c r="B37" s="2">
-        <v>7389</v>
+        <v>7664</v>
       </c>
       <c r="C37" s="2" t="s">
-        <v>74</v>
+        <v>54</v>
       </c>
       <c r="D37" s="2" t="s">
-        <v>13</v>
+        <v>27</v>
       </c>
       <c r="E37" s="2" t="s">
-        <v>14</v>
+        <v>7</v>
       </c>
     </row>
     <row r="38" ht="28" customHeight="true">
       <c r="A38" s="3">
         <v>37</v>
       </c>
       <c r="B38" s="3">
-        <v>7735</v>
+        <v>7665</v>
       </c>
       <c r="C38" s="3" t="s">
-        <v>75</v>
+        <v>55</v>
       </c>
       <c r="D38" s="3" t="s">
-        <v>76</v>
+        <v>27</v>
       </c>
       <c r="E38" s="3" t="s">
-        <v>14</v>
+        <v>7</v>
       </c>
     </row>
     <row r="39" ht="28" customHeight="true">
       <c r="A39" s="2">
         <v>38</v>
       </c>
       <c r="B39" s="2">
-        <v>7744</v>
+        <v>7437</v>
       </c>
       <c r="C39" s="2" t="s">
-        <v>77</v>
+        <v>56</v>
       </c>
       <c r="D39" s="2" t="s">
-        <v>76</v>
+        <v>57</v>
       </c>
       <c r="E39" s="2" t="s">
-        <v>14</v>
+        <v>7</v>
       </c>
     </row>
     <row r="40" ht="28" customHeight="true">
       <c r="A40" s="3">
         <v>39</v>
       </c>
       <c r="B40" s="3">
-        <v>7757</v>
+        <v>7442</v>
       </c>
       <c r="C40" s="3" t="s">
-        <v>78</v>
+        <v>58</v>
       </c>
       <c r="D40" s="3" t="s">
-        <v>76</v>
+        <v>57</v>
       </c>
       <c r="E40" s="3" t="s">
-        <v>14</v>
+        <v>7</v>
       </c>
     </row>
     <row r="41" ht="28" customHeight="true">
       <c r="A41" s="2">
         <v>40</v>
       </c>
       <c r="B41" s="2">
-        <v>7765</v>
+        <v>7445</v>
       </c>
       <c r="C41" s="2" t="s">
-        <v>79</v>
+        <v>59</v>
       </c>
       <c r="D41" s="2" t="s">
-        <v>76</v>
+        <v>57</v>
       </c>
       <c r="E41" s="2" t="s">
-        <v>14</v>
+        <v>7</v>
       </c>
     </row>
     <row r="42" ht="28" customHeight="true">
       <c r="A42" s="3">
         <v>41</v>
       </c>
       <c r="B42" s="3">
-        <v>7773</v>
+        <v>7450</v>
       </c>
       <c r="C42" s="3" t="s">
-        <v>80</v>
+        <v>60</v>
       </c>
       <c r="D42" s="3" t="s">
-        <v>76</v>
+        <v>57</v>
       </c>
       <c r="E42" s="3" t="s">
-        <v>14</v>
+        <v>7</v>
       </c>
     </row>
     <row r="43" ht="28" customHeight="true">
       <c r="A43" s="2">
         <v>42</v>
       </c>
       <c r="B43" s="2">
-        <v>9497</v>
+        <v>7451</v>
       </c>
       <c r="C43" s="2" t="s">
-        <v>81</v>
+        <v>61</v>
       </c>
       <c r="D43" s="2" t="s">
-        <v>76</v>
+        <v>57</v>
       </c>
       <c r="E43" s="2" t="s">
-        <v>14</v>
+        <v>7</v>
       </c>
     </row>
     <row r="44" ht="28" customHeight="true">
       <c r="A44" s="3">
         <v>43</v>
       </c>
       <c r="B44" s="3">
-        <v>7602</v>
+        <v>7453</v>
       </c>
       <c r="C44" s="3" t="s">
-        <v>82</v>
+        <v>62</v>
       </c>
       <c r="D44" s="3" t="s">
-        <v>66</v>
+        <v>57</v>
       </c>
       <c r="E44" s="3" t="s">
-        <v>14</v>
+        <v>7</v>
       </c>
     </row>
     <row r="45" ht="28" customHeight="true">
       <c r="A45" s="2">
         <v>44</v>
       </c>
       <c r="B45" s="2">
-        <v>7620</v>
+        <v>7473</v>
       </c>
       <c r="C45" s="2" t="s">
-        <v>83</v>
+        <v>63</v>
       </c>
       <c r="D45" s="2" t="s">
-        <v>66</v>
+        <v>57</v>
       </c>
       <c r="E45" s="2" t="s">
-        <v>14</v>
+        <v>7</v>
       </c>
     </row>
     <row r="46" ht="28" customHeight="true">
       <c r="A46" s="3">
         <v>45</v>
       </c>
       <c r="B46" s="3">
-        <v>7627</v>
+        <v>7494</v>
       </c>
       <c r="C46" s="3" t="s">
-        <v>84</v>
+        <v>64</v>
       </c>
       <c r="D46" s="3" t="s">
-        <v>66</v>
+        <v>57</v>
       </c>
       <c r="E46" s="3" t="s">
-        <v>14</v>
+        <v>7</v>
       </c>
     </row>
     <row r="47" ht="28" customHeight="true">
       <c r="A47" s="2">
         <v>46</v>
       </c>
       <c r="B47" s="2">
-        <v>7628</v>
+        <v>7514</v>
       </c>
       <c r="C47" s="2" t="s">
-        <v>85</v>
+        <v>65</v>
       </c>
       <c r="D47" s="2" t="s">
         <v>66</v>
       </c>
       <c r="E47" s="2" t="s">
-        <v>14</v>
+        <v>7</v>
       </c>
     </row>
     <row r="48" ht="28" customHeight="true">
       <c r="A48" s="3">
         <v>47</v>
       </c>
       <c r="B48" s="3">
-        <v>7630</v>
+        <v>7517</v>
       </c>
       <c r="C48" s="3" t="s">
-        <v>86</v>
+        <v>67</v>
       </c>
       <c r="D48" s="3" t="s">
         <v>66</v>
       </c>
       <c r="E48" s="3" t="s">
-        <v>14</v>
+        <v>7</v>
       </c>
     </row>
     <row r="49" ht="28" customHeight="true">
       <c r="A49" s="2">
         <v>48</v>
       </c>
       <c r="B49" s="2">
-        <v>7634</v>
+        <v>7528</v>
       </c>
       <c r="C49" s="2" t="s">
-        <v>87</v>
+        <v>68</v>
       </c>
       <c r="D49" s="2" t="s">
         <v>66</v>
       </c>
       <c r="E49" s="2" t="s">
-        <v>14</v>
+        <v>7</v>
       </c>
     </row>
     <row r="50" ht="28" customHeight="true">
       <c r="A50" s="3">
         <v>49</v>
       </c>
       <c r="B50" s="3">
-        <v>7637</v>
+        <v>7531</v>
       </c>
       <c r="C50" s="3" t="s">
-        <v>88</v>
+        <v>69</v>
       </c>
       <c r="D50" s="3" t="s">
         <v>66</v>
       </c>
       <c r="E50" s="3" t="s">
-        <v>14</v>
+        <v>7</v>
       </c>
     </row>
     <row r="51" ht="28" customHeight="true">
       <c r="A51" s="2">
         <v>50</v>
       </c>
       <c r="B51" s="2">
-        <v>97</v>
+        <v>7535</v>
       </c>
       <c r="C51" s="2" t="s">
-        <v>89</v>
+        <v>70</v>
       </c>
       <c r="D51" s="2" t="s">
-        <v>90</v>
+        <v>66</v>
       </c>
       <c r="E51" s="2" t="s">
-        <v>55</v>
+        <v>7</v>
       </c>
     </row>
     <row r="52" ht="28" customHeight="true">
       <c r="A52" s="3">
         <v>51</v>
       </c>
       <c r="B52" s="3">
-        <v>7654</v>
+        <v>7668</v>
       </c>
       <c r="C52" s="3" t="s">
-        <v>91</v>
+        <v>71</v>
       </c>
       <c r="D52" s="3" t="s">
-        <v>66</v>
+        <v>72</v>
       </c>
       <c r="E52" s="3" t="s">
-        <v>14</v>
+        <v>7</v>
       </c>
     </row>
     <row r="53" ht="28" customHeight="true">
       <c r="A53" s="2">
         <v>52</v>
       </c>
       <c r="B53" s="2">
-        <v>7660</v>
+        <v>7670</v>
       </c>
       <c r="C53" s="2" t="s">
-        <v>92</v>
+        <v>73</v>
       </c>
       <c r="D53" s="2" t="s">
-        <v>66</v>
+        <v>72</v>
       </c>
       <c r="E53" s="2" t="s">
-        <v>14</v>
+        <v>7</v>
       </c>
     </row>
     <row r="54" ht="28" customHeight="true">
       <c r="A54" s="3">
         <v>53</v>
       </c>
       <c r="B54" s="3">
-        <v>7664</v>
+        <v>7671</v>
       </c>
       <c r="C54" s="3" t="s">
-        <v>93</v>
+        <v>74</v>
       </c>
       <c r="D54" s="3" t="s">
-        <v>66</v>
+        <v>72</v>
       </c>
       <c r="E54" s="3" t="s">
-        <v>14</v>
+        <v>7</v>
       </c>
     </row>
     <row r="55" ht="28" customHeight="true">
       <c r="A55" s="2">
         <v>54</v>
       </c>
       <c r="B55" s="2">
-        <v>7665</v>
+        <v>7674</v>
       </c>
       <c r="C55" s="2" t="s">
-        <v>94</v>
+        <v>75</v>
       </c>
       <c r="D55" s="2" t="s">
-        <v>66</v>
+        <v>72</v>
       </c>
       <c r="E55" s="2" t="s">
-        <v>14</v>
+        <v>7</v>
       </c>
     </row>
     <row r="56" ht="28" customHeight="true">
       <c r="A56" s="3">
         <v>55</v>
       </c>
       <c r="B56" s="3">
-        <v>7437</v>
+        <v>7677</v>
       </c>
       <c r="C56" s="3" t="s">
-        <v>95</v>
+        <v>76</v>
       </c>
       <c r="D56" s="3" t="s">
-        <v>96</v>
+        <v>72</v>
       </c>
       <c r="E56" s="3" t="s">
-        <v>14</v>
+        <v>7</v>
       </c>
     </row>
     <row r="57" ht="28" customHeight="true">
       <c r="A57" s="2">
         <v>56</v>
       </c>
       <c r="B57" s="2">
-        <v>7442</v>
+        <v>7300</v>
       </c>
       <c r="C57" s="2" t="s">
-        <v>97</v>
+        <v>77</v>
       </c>
       <c r="D57" s="2" t="s">
-        <v>96</v>
+        <v>78</v>
       </c>
       <c r="E57" s="2" t="s">
-        <v>14</v>
+        <v>7</v>
       </c>
     </row>
     <row r="58" ht="28" customHeight="true">
       <c r="A58" s="3">
         <v>57</v>
       </c>
       <c r="B58" s="3">
-        <v>7445</v>
+        <v>7301</v>
       </c>
       <c r="C58" s="3" t="s">
-        <v>98</v>
+        <v>79</v>
       </c>
       <c r="D58" s="3" t="s">
-        <v>96</v>
+        <v>78</v>
       </c>
       <c r="E58" s="3" t="s">
-        <v>14</v>
+        <v>7</v>
       </c>
     </row>
     <row r="59" ht="28" customHeight="true">
       <c r="A59" s="2">
         <v>58</v>
       </c>
       <c r="B59" s="2">
-        <v>7450</v>
+        <v>7313</v>
       </c>
       <c r="C59" s="2" t="s">
-        <v>99</v>
+        <v>80</v>
       </c>
       <c r="D59" s="2" t="s">
-        <v>96</v>
+        <v>78</v>
       </c>
       <c r="E59" s="2" t="s">
-        <v>14</v>
+        <v>7</v>
       </c>
     </row>
     <row r="60" ht="28" customHeight="true">
       <c r="A60" s="3">
         <v>59</v>
       </c>
       <c r="B60" s="3">
-        <v>7451</v>
+        <v>7318</v>
       </c>
       <c r="C60" s="3" t="s">
-        <v>100</v>
+        <v>81</v>
       </c>
       <c r="D60" s="3" t="s">
-        <v>96</v>
+        <v>78</v>
       </c>
       <c r="E60" s="3" t="s">
-        <v>14</v>
+        <v>7</v>
       </c>
     </row>
     <row r="61" ht="28" customHeight="true">
       <c r="A61" s="2">
         <v>60</v>
       </c>
       <c r="B61" s="2">
-        <v>7453</v>
+        <v>7320</v>
       </c>
       <c r="C61" s="2" t="s">
-        <v>101</v>
+        <v>82</v>
       </c>
       <c r="D61" s="2" t="s">
-        <v>96</v>
+        <v>78</v>
       </c>
       <c r="E61" s="2" t="s">
-        <v>14</v>
+        <v>7</v>
       </c>
     </row>
     <row r="62" ht="28" customHeight="true">
       <c r="A62" s="3">
         <v>61</v>
       </c>
       <c r="B62" s="3">
-        <v>7473</v>
+        <v>7324</v>
       </c>
       <c r="C62" s="3" t="s">
-        <v>102</v>
+        <v>83</v>
       </c>
       <c r="D62" s="3" t="s">
-        <v>96</v>
+        <v>78</v>
       </c>
       <c r="E62" s="3" t="s">
-        <v>14</v>
+        <v>7</v>
       </c>
     </row>
     <row r="63" ht="28" customHeight="true">
       <c r="A63" s="2">
         <v>62</v>
       </c>
       <c r="B63" s="2">
-        <v>7494</v>
+        <v>7557</v>
       </c>
       <c r="C63" s="2" t="s">
-        <v>103</v>
+        <v>84</v>
       </c>
       <c r="D63" s="2" t="s">
-        <v>96</v>
+        <v>85</v>
       </c>
       <c r="E63" s="2" t="s">
-        <v>14</v>
+        <v>7</v>
       </c>
     </row>
     <row r="64" ht="28" customHeight="true">
       <c r="A64" s="3">
         <v>63</v>
       </c>
       <c r="B64" s="3">
-        <v>7514</v>
+        <v>7558</v>
       </c>
       <c r="C64" s="3" t="s">
-        <v>104</v>
+        <v>86</v>
       </c>
       <c r="D64" s="3" t="s">
-        <v>105</v>
+        <v>85</v>
       </c>
       <c r="E64" s="3" t="s">
-        <v>14</v>
+        <v>7</v>
       </c>
     </row>
     <row r="65" ht="28" customHeight="true">
       <c r="A65" s="2">
         <v>64</v>
       </c>
       <c r="B65" s="2">
-        <v>7517</v>
+        <v>7559</v>
       </c>
       <c r="C65" s="2" t="s">
-        <v>106</v>
+        <v>87</v>
       </c>
       <c r="D65" s="2" t="s">
-        <v>105</v>
+        <v>85</v>
       </c>
       <c r="E65" s="2" t="s">
-        <v>14</v>
+        <v>7</v>
       </c>
     </row>
     <row r="66" ht="28" customHeight="true">
       <c r="A66" s="3">
         <v>65</v>
       </c>
       <c r="B66" s="3">
-        <v>7528</v>
+        <v>7563</v>
       </c>
       <c r="C66" s="3" t="s">
-        <v>107</v>
+        <v>88</v>
       </c>
       <c r="D66" s="3" t="s">
-        <v>105</v>
+        <v>85</v>
       </c>
       <c r="E66" s="3" t="s">
-        <v>14</v>
+        <v>7</v>
       </c>
     </row>
     <row r="67" ht="28" customHeight="true">
       <c r="A67" s="2">
         <v>66</v>
       </c>
       <c r="B67" s="2">
-        <v>7531</v>
+        <v>7226</v>
       </c>
       <c r="C67" s="2" t="s">
-        <v>108</v>
+        <v>89</v>
       </c>
       <c r="D67" s="2" t="s">
-        <v>105</v>
+        <v>90</v>
       </c>
       <c r="E67" s="2" t="s">
-        <v>14</v>
+        <v>7</v>
       </c>
     </row>
     <row r="68" ht="28" customHeight="true">
       <c r="A68" s="3">
         <v>67</v>
       </c>
       <c r="B68" s="3">
-        <v>7535</v>
+        <v>325</v>
       </c>
       <c r="C68" s="3" t="s">
-        <v>109</v>
+        <v>88</v>
       </c>
       <c r="D68" s="3" t="s">
-        <v>105</v>
+        <v>91</v>
       </c>
       <c r="E68" s="3" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="69" ht="28" customHeight="true">
       <c r="A69" s="2">
         <v>68</v>
       </c>
       <c r="B69" s="2">
-        <v>7668</v>
+        <v>7262</v>
       </c>
       <c r="C69" s="2" t="s">
-        <v>110</v>
+        <v>92</v>
       </c>
       <c r="D69" s="2" t="s">
-        <v>111</v>
+        <v>90</v>
       </c>
       <c r="E69" s="2" t="s">
-        <v>14</v>
+        <v>7</v>
       </c>
     </row>
     <row r="70" ht="28" customHeight="true">
       <c r="A70" s="3">
         <v>69</v>
       </c>
       <c r="B70" s="3">
-        <v>7670</v>
+        <v>7284</v>
       </c>
       <c r="C70" s="3" t="s">
-        <v>112</v>
+        <v>93</v>
       </c>
       <c r="D70" s="3" t="s">
-        <v>111</v>
+        <v>90</v>
       </c>
       <c r="E70" s="3" t="s">
-        <v>14</v>
+        <v>7</v>
       </c>
     </row>
     <row r="71" ht="28" customHeight="true">
       <c r="A71" s="2">
         <v>70</v>
       </c>
       <c r="B71" s="2">
-        <v>7671</v>
+        <v>7396</v>
       </c>
       <c r="C71" s="2" t="s">
-        <v>113</v>
+        <v>94</v>
       </c>
       <c r="D71" s="2" t="s">
-        <v>111</v>
+        <v>95</v>
       </c>
       <c r="E71" s="2" t="s">
-        <v>14</v>
+        <v>7</v>
       </c>
     </row>
     <row r="72" ht="28" customHeight="true">
       <c r="A72" s="3">
         <v>71</v>
       </c>
       <c r="B72" s="3">
-        <v>7674</v>
+        <v>7397</v>
       </c>
       <c r="C72" s="3" t="s">
-        <v>114</v>
+        <v>96</v>
       </c>
       <c r="D72" s="3" t="s">
-        <v>111</v>
+        <v>95</v>
       </c>
       <c r="E72" s="3" t="s">
-        <v>14</v>
+        <v>7</v>
       </c>
     </row>
     <row r="73" ht="28" customHeight="true">
       <c r="A73" s="2">
         <v>72</v>
       </c>
       <c r="B73" s="2">
-        <v>7677</v>
+        <v>7402</v>
       </c>
       <c r="C73" s="2" t="s">
-        <v>115</v>
+        <v>97</v>
       </c>
       <c r="D73" s="2" t="s">
-        <v>111</v>
+        <v>95</v>
       </c>
       <c r="E73" s="2" t="s">
-        <v>14</v>
+        <v>7</v>
       </c>
     </row>
     <row r="74" ht="28" customHeight="true">
       <c r="A74" s="3">
         <v>73</v>
       </c>
       <c r="B74" s="3">
-        <v>7300</v>
+        <v>7406</v>
       </c>
       <c r="C74" s="3" t="s">
-        <v>116</v>
+        <v>98</v>
       </c>
       <c r="D74" s="3" t="s">
-        <v>117</v>
+        <v>95</v>
       </c>
       <c r="E74" s="3" t="s">
-        <v>14</v>
+        <v>7</v>
       </c>
     </row>
     <row r="75" ht="28" customHeight="true">
       <c r="A75" s="2">
         <v>74</v>
       </c>
       <c r="B75" s="2">
-        <v>7301</v>
+        <v>7410</v>
       </c>
       <c r="C75" s="2" t="s">
-        <v>118</v>
+        <v>99</v>
       </c>
       <c r="D75" s="2" t="s">
-        <v>117</v>
+        <v>95</v>
       </c>
       <c r="E75" s="2" t="s">
-        <v>14</v>
+        <v>7</v>
       </c>
     </row>
     <row r="76" ht="28" customHeight="true">
       <c r="A76" s="3">
         <v>75</v>
       </c>
       <c r="B76" s="3">
-        <v>7313</v>
+        <v>7427</v>
       </c>
       <c r="C76" s="3" t="s">
-        <v>119</v>
+        <v>100</v>
       </c>
       <c r="D76" s="3" t="s">
-        <v>117</v>
+        <v>95</v>
       </c>
       <c r="E76" s="3" t="s">
-        <v>14</v>
+        <v>7</v>
       </c>
     </row>
     <row r="77" ht="28" customHeight="true">
       <c r="A77" s="2">
         <v>76</v>
       </c>
       <c r="B77" s="2">
-        <v>7318</v>
+        <v>7428</v>
       </c>
       <c r="C77" s="2" t="s">
-        <v>120</v>
+        <v>101</v>
       </c>
       <c r="D77" s="2" t="s">
-        <v>117</v>
+        <v>95</v>
       </c>
       <c r="E77" s="2" t="s">
-        <v>14</v>
+        <v>7</v>
       </c>
     </row>
     <row r="78" ht="28" customHeight="true">
       <c r="A78" s="3">
         <v>77</v>
       </c>
       <c r="B78" s="3">
-        <v>7320</v>
+        <v>7689</v>
       </c>
       <c r="C78" s="3" t="s">
-        <v>121</v>
+        <v>102</v>
       </c>
       <c r="D78" s="3" t="s">
-        <v>117</v>
+        <v>103</v>
       </c>
       <c r="E78" s="3" t="s">
-        <v>14</v>
+        <v>7</v>
       </c>
     </row>
     <row r="79" ht="28" customHeight="true">
       <c r="A79" s="2">
         <v>78</v>
       </c>
       <c r="B79" s="2">
-        <v>7324</v>
+        <v>7703</v>
       </c>
       <c r="C79" s="2" t="s">
-        <v>39</v>
+        <v>104</v>
       </c>
       <c r="D79" s="2" t="s">
-        <v>117</v>
+        <v>103</v>
       </c>
       <c r="E79" s="2" t="s">
-        <v>14</v>
+        <v>7</v>
       </c>
     </row>
     <row r="80" ht="28" customHeight="true">
       <c r="A80" s="3">
         <v>79</v>
       </c>
       <c r="B80" s="3">
-        <v>7557</v>
+        <v>7710</v>
       </c>
       <c r="C80" s="3" t="s">
-        <v>122</v>
+        <v>105</v>
       </c>
       <c r="D80" s="3" t="s">
-        <v>123</v>
+        <v>103</v>
       </c>
       <c r="E80" s="3" t="s">
-        <v>14</v>
+        <v>7</v>
       </c>
     </row>
     <row r="81" ht="28" customHeight="true">
       <c r="A81" s="2">
         <v>80</v>
       </c>
       <c r="B81" s="2">
-        <v>7558</v>
+        <v>2611</v>
       </c>
       <c r="C81" s="2" t="s">
-        <v>124</v>
+        <v>106</v>
       </c>
       <c r="D81" s="2" t="s">
-        <v>123</v>
+        <v>107</v>
       </c>
       <c r="E81" s="2" t="s">
-        <v>14</v>
+        <v>108</v>
       </c>
     </row>
     <row r="82" ht="28" customHeight="true">
       <c r="A82" s="3">
         <v>81</v>
       </c>
       <c r="B82" s="3">
-        <v>7559</v>
+        <v>2589</v>
       </c>
       <c r="C82" s="3" t="s">
-        <v>125</v>
+        <v>109</v>
       </c>
       <c r="D82" s="3" t="s">
-        <v>123</v>
+        <v>107</v>
       </c>
       <c r="E82" s="3" t="s">
-        <v>14</v>
+        <v>108</v>
       </c>
     </row>
     <row r="83" ht="28" customHeight="true">
       <c r="A83" s="2">
         <v>82</v>
       </c>
       <c r="B83" s="2">
-        <v>7563</v>
+        <v>2593</v>
       </c>
       <c r="C83" s="2" t="s">
-        <v>126</v>
+        <v>110</v>
       </c>
       <c r="D83" s="2" t="s">
-        <v>123</v>
+        <v>107</v>
       </c>
       <c r="E83" s="2" t="s">
-        <v>14</v>
+        <v>108</v>
       </c>
     </row>
     <row r="84" ht="28" customHeight="true">
       <c r="A84" s="3">
         <v>83</v>
       </c>
       <c r="B84" s="3">
-        <v>7226</v>
+        <v>2671</v>
       </c>
       <c r="C84" s="3" t="s">
-        <v>127</v>
+        <v>111</v>
       </c>
       <c r="D84" s="3" t="s">
-        <v>128</v>
+        <v>112</v>
       </c>
       <c r="E84" s="3" t="s">
-        <v>14</v>
+        <v>108</v>
       </c>
     </row>
     <row r="85" ht="28" customHeight="true">
       <c r="A85" s="2">
         <v>84</v>
       </c>
       <c r="B85" s="2">
-        <v>325</v>
+        <v>507</v>
       </c>
       <c r="C85" s="2" t="s">
-        <v>126</v>
+        <v>113</v>
       </c>
       <c r="D85" s="2" t="s">
-        <v>129</v>
+        <v>114</v>
       </c>
       <c r="E85" s="2" t="s">
-        <v>55</v>
+        <v>15</v>
       </c>
     </row>
     <row r="86" ht="28" customHeight="true">
       <c r="A86" s="3">
         <v>85</v>
       </c>
       <c r="B86" s="3">
-        <v>7262</v>
+        <v>2703</v>
       </c>
       <c r="C86" s="3" t="s">
-        <v>130</v>
+        <v>115</v>
       </c>
       <c r="D86" s="3" t="s">
-        <v>128</v>
+        <v>112</v>
       </c>
       <c r="E86" s="3" t="s">
-        <v>14</v>
+        <v>108</v>
       </c>
     </row>
     <row r="87" ht="28" customHeight="true">
       <c r="A87" s="2">
         <v>86</v>
       </c>
       <c r="B87" s="2">
-        <v>7284</v>
+        <v>2781</v>
       </c>
       <c r="C87" s="2" t="s">
-        <v>131</v>
+        <v>101</v>
       </c>
       <c r="D87" s="2" t="s">
-        <v>128</v>
+        <v>116</v>
       </c>
       <c r="E87" s="2" t="s">
-        <v>14</v>
+        <v>108</v>
       </c>
     </row>
     <row r="88" ht="28" customHeight="true">
       <c r="A88" s="3">
         <v>87</v>
       </c>
       <c r="B88" s="3">
-        <v>7396</v>
+        <v>2785</v>
       </c>
       <c r="C88" s="3" t="s">
-        <v>132</v>
+        <v>117</v>
       </c>
       <c r="D88" s="3" t="s">
-        <v>133</v>
+        <v>116</v>
       </c>
       <c r="E88" s="3" t="s">
-        <v>14</v>
+        <v>108</v>
       </c>
     </row>
     <row r="89" ht="28" customHeight="true">
       <c r="A89" s="2">
         <v>88</v>
       </c>
       <c r="B89" s="2">
-        <v>7397</v>
+        <v>2786</v>
       </c>
       <c r="C89" s="2" t="s">
-        <v>134</v>
+        <v>118</v>
       </c>
       <c r="D89" s="2" t="s">
-        <v>133</v>
+        <v>116</v>
       </c>
       <c r="E89" s="2" t="s">
-        <v>14</v>
+        <v>108</v>
       </c>
     </row>
     <row r="90" ht="28" customHeight="true">
       <c r="A90" s="3">
         <v>89</v>
       </c>
       <c r="B90" s="3">
-        <v>7402</v>
+        <v>2712</v>
       </c>
       <c r="C90" s="3" t="s">
-        <v>135</v>
+        <v>119</v>
       </c>
       <c r="D90" s="3" t="s">
-        <v>133</v>
+        <v>120</v>
       </c>
       <c r="E90" s="3" t="s">
-        <v>14</v>
+        <v>108</v>
       </c>
     </row>
     <row r="91" ht="28" customHeight="true">
       <c r="A91" s="2">
         <v>90</v>
       </c>
       <c r="B91" s="2">
-        <v>7406</v>
+        <v>2717</v>
       </c>
       <c r="C91" s="2" t="s">
-        <v>136</v>
+        <v>121</v>
       </c>
       <c r="D91" s="2" t="s">
-        <v>133</v>
+        <v>120</v>
       </c>
       <c r="E91" s="2" t="s">
-        <v>14</v>
+        <v>108</v>
       </c>
     </row>
     <row r="92" ht="28" customHeight="true">
       <c r="A92" s="3">
         <v>91</v>
       </c>
       <c r="B92" s="3">
-        <v>7410</v>
+        <v>755</v>
       </c>
       <c r="C92" s="3" t="s">
-        <v>137</v>
+        <v>122</v>
       </c>
       <c r="D92" s="3" t="s">
-        <v>133</v>
+        <v>123</v>
       </c>
       <c r="E92" s="3" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="93" ht="28" customHeight="true">
       <c r="A93" s="2">
         <v>92</v>
       </c>
       <c r="B93" s="2">
-        <v>7427</v>
+        <v>2742</v>
       </c>
       <c r="C93" s="2" t="s">
-        <v>138</v>
+        <v>124</v>
       </c>
       <c r="D93" s="2" t="s">
-        <v>133</v>
+        <v>125</v>
       </c>
       <c r="E93" s="2" t="s">
-        <v>14</v>
+        <v>108</v>
       </c>
     </row>
     <row r="94" ht="28" customHeight="true">
       <c r="A94" s="3">
         <v>93</v>
       </c>
       <c r="B94" s="3">
-        <v>7428</v>
+        <v>2955</v>
       </c>
       <c r="C94" s="3" t="s">
-        <v>139</v>
+        <v>126</v>
       </c>
       <c r="D94" s="3" t="s">
-        <v>133</v>
+        <v>127</v>
       </c>
       <c r="E94" s="3" t="s">
-        <v>14</v>
+        <v>108</v>
       </c>
     </row>
     <row r="95" ht="28" customHeight="true">
       <c r="A95" s="2">
         <v>94</v>
       </c>
       <c r="B95" s="2">
-        <v>7689</v>
+        <v>9489</v>
       </c>
       <c r="C95" s="2" t="s">
-        <v>140</v>
+        <v>128</v>
       </c>
       <c r="D95" s="2" t="s">
-        <v>141</v>
+        <v>127</v>
       </c>
       <c r="E95" s="2" t="s">
-        <v>14</v>
+        <v>108</v>
       </c>
     </row>
     <row r="96" ht="28" customHeight="true">
       <c r="A96" s="3">
         <v>95</v>
       </c>
       <c r="B96" s="3">
-        <v>7703</v>
+        <v>2799</v>
       </c>
       <c r="C96" s="3" t="s">
-        <v>142</v>
+        <v>129</v>
       </c>
       <c r="D96" s="3" t="s">
-        <v>141</v>
+        <v>130</v>
       </c>
       <c r="E96" s="3" t="s">
-        <v>14</v>
+        <v>108</v>
       </c>
     </row>
     <row r="97" ht="28" customHeight="true">
       <c r="A97" s="2">
         <v>96</v>
       </c>
       <c r="B97" s="2">
-        <v>7710</v>
+        <v>2828</v>
       </c>
       <c r="C97" s="2" t="s">
-        <v>143</v>
+        <v>131</v>
       </c>
       <c r="D97" s="2" t="s">
-        <v>141</v>
+        <v>132</v>
       </c>
       <c r="E97" s="2" t="s">
-        <v>14</v>
+        <v>108</v>
       </c>
     </row>
     <row r="98" ht="28" customHeight="true">
       <c r="A98" s="3">
         <v>97</v>
       </c>
       <c r="B98" s="3">
-        <v>2611</v>
+        <v>2834</v>
       </c>
       <c r="C98" s="3" t="s">
-        <v>144</v>
+        <v>122</v>
       </c>
       <c r="D98" s="3" t="s">
-        <v>145</v>
+        <v>132</v>
       </c>
       <c r="E98" s="3" t="s">
-        <v>146</v>
+        <v>108</v>
       </c>
     </row>
     <row r="99" ht="28" customHeight="true">
       <c r="A99" s="2">
         <v>98</v>
       </c>
       <c r="B99" s="2">
-        <v>2589</v>
+        <v>2844</v>
       </c>
       <c r="C99" s="2" t="s">
-        <v>147</v>
+        <v>133</v>
       </c>
       <c r="D99" s="2" t="s">
-        <v>145</v>
+        <v>132</v>
       </c>
       <c r="E99" s="2" t="s">
-        <v>146</v>
+        <v>108</v>
       </c>
     </row>
     <row r="100" ht="28" customHeight="true">
       <c r="A100" s="3">
         <v>99</v>
       </c>
       <c r="B100" s="3">
-        <v>2593</v>
+        <v>9440</v>
       </c>
       <c r="C100" s="3" t="s">
-        <v>148</v>
+        <v>134</v>
       </c>
       <c r="D100" s="3" t="s">
-        <v>145</v>
+        <v>132</v>
       </c>
       <c r="E100" s="3" t="s">
-        <v>146</v>
+        <v>108</v>
       </c>
     </row>
     <row r="101" ht="28" customHeight="true">
       <c r="A101" s="2">
         <v>100</v>
       </c>
       <c r="B101" s="2">
-        <v>2671</v>
+        <v>2853</v>
       </c>
       <c r="C101" s="2" t="s">
-        <v>149</v>
+        <v>135</v>
       </c>
       <c r="D101" s="2" t="s">
-        <v>150</v>
+        <v>136</v>
       </c>
       <c r="E101" s="2" t="s">
-        <v>146</v>
+        <v>108</v>
       </c>
     </row>
     <row r="102" ht="28" customHeight="true">
       <c r="A102" s="3">
         <v>101</v>
       </c>
       <c r="B102" s="3">
-        <v>507</v>
+        <v>2857</v>
       </c>
       <c r="C102" s="3" t="s">
-        <v>151</v>
+        <v>137</v>
       </c>
       <c r="D102" s="3" t="s">
-        <v>152</v>
+        <v>136</v>
       </c>
       <c r="E102" s="3" t="s">
-        <v>55</v>
+        <v>108</v>
       </c>
     </row>
     <row r="103" ht="28" customHeight="true">
       <c r="A103" s="2">
         <v>102</v>
       </c>
       <c r="B103" s="2">
-        <v>2703</v>
+        <v>2862</v>
       </c>
       <c r="C103" s="2" t="s">
-        <v>153</v>
+        <v>138</v>
       </c>
       <c r="D103" s="2" t="s">
-        <v>150</v>
+        <v>136</v>
       </c>
       <c r="E103" s="2" t="s">
-        <v>146</v>
+        <v>108</v>
       </c>
     </row>
     <row r="104" ht="28" customHeight="true">
       <c r="A104" s="3">
         <v>103</v>
       </c>
       <c r="B104" s="3">
-        <v>2781</v>
+        <v>2870</v>
       </c>
       <c r="C104" s="3" t="s">
         <v>139</v>
       </c>
       <c r="D104" s="3" t="s">
-        <v>154</v>
+        <v>136</v>
       </c>
       <c r="E104" s="3" t="s">
-        <v>146</v>
+        <v>108</v>
       </c>
     </row>
     <row r="105" ht="28" customHeight="true">
       <c r="A105" s="2">
         <v>104</v>
       </c>
       <c r="B105" s="2">
-        <v>2785</v>
+        <v>1022</v>
       </c>
       <c r="C105" s="2" t="s">
-        <v>155</v>
+        <v>140</v>
       </c>
       <c r="D105" s="2" t="s">
-        <v>154</v>
+        <v>18</v>
       </c>
       <c r="E105" s="2" t="s">
-        <v>146</v>
+        <v>19</v>
       </c>
     </row>
     <row r="106" ht="28" customHeight="true">
       <c r="A106" s="3">
         <v>105</v>
       </c>
       <c r="B106" s="3">
-        <v>2786</v>
+        <v>2882</v>
       </c>
       <c r="C106" s="3" t="s">
-        <v>156</v>
+        <v>141</v>
       </c>
       <c r="D106" s="3" t="s">
-        <v>154</v>
+        <v>142</v>
       </c>
       <c r="E106" s="3" t="s">
-        <v>146</v>
+        <v>108</v>
       </c>
     </row>
     <row r="107" ht="28" customHeight="true">
       <c r="A107" s="2">
         <v>106</v>
       </c>
       <c r="B107" s="2">
-        <v>2712</v>
+        <v>2883</v>
       </c>
       <c r="C107" s="2" t="s">
-        <v>157</v>
+        <v>143</v>
       </c>
       <c r="D107" s="2" t="s">
-        <v>158</v>
+        <v>142</v>
       </c>
       <c r="E107" s="2" t="s">
-        <v>146</v>
+        <v>108</v>
       </c>
     </row>
     <row r="108" ht="28" customHeight="true">
       <c r="A108" s="3">
         <v>107</v>
       </c>
       <c r="B108" s="3">
-        <v>2717</v>
+        <v>2884</v>
       </c>
       <c r="C108" s="3" t="s">
-        <v>159</v>
+        <v>144</v>
       </c>
       <c r="D108" s="3" t="s">
-        <v>158</v>
+        <v>142</v>
       </c>
       <c r="E108" s="3" t="s">
-        <v>146</v>
+        <v>108</v>
       </c>
     </row>
     <row r="109" ht="28" customHeight="true">
       <c r="A109" s="2">
         <v>108</v>
       </c>
       <c r="B109" s="2">
-        <v>755</v>
+        <v>2893</v>
       </c>
       <c r="C109" s="2" t="s">
-        <v>160</v>
+        <v>145</v>
       </c>
       <c r="D109" s="2" t="s">
-        <v>161</v>
+        <v>142</v>
       </c>
       <c r="E109" s="2" t="s">
-        <v>55</v>
+        <v>108</v>
       </c>
     </row>
     <row r="110" ht="28" customHeight="true">
       <c r="A110" s="3">
         <v>109</v>
       </c>
       <c r="B110" s="3">
-        <v>2742</v>
+        <v>2914</v>
       </c>
       <c r="C110" s="3" t="s">
-        <v>162</v>
+        <v>146</v>
       </c>
       <c r="D110" s="3" t="s">
-        <v>163</v>
+        <v>147</v>
       </c>
       <c r="E110" s="3" t="s">
-        <v>146</v>
+        <v>108</v>
       </c>
     </row>
     <row r="111" ht="28" customHeight="true">
       <c r="A111" s="2">
         <v>110</v>
       </c>
       <c r="B111" s="2">
-        <v>2955</v>
+        <v>2920</v>
       </c>
       <c r="C111" s="2" t="s">
-        <v>164</v>
+        <v>148</v>
       </c>
       <c r="D111" s="2" t="s">
-        <v>165</v>
+        <v>147</v>
       </c>
       <c r="E111" s="2" t="s">
-        <v>146</v>
+        <v>108</v>
       </c>
     </row>
     <row r="112" ht="28" customHeight="true">
       <c r="A112" s="3">
         <v>111</v>
       </c>
       <c r="B112" s="3">
-        <v>9489</v>
+        <v>2933</v>
       </c>
       <c r="C112" s="3" t="s">
-        <v>166</v>
+        <v>149</v>
       </c>
       <c r="D112" s="3" t="s">
-        <v>165</v>
+        <v>147</v>
       </c>
       <c r="E112" s="3" t="s">
-        <v>146</v>
+        <v>108</v>
       </c>
     </row>
     <row r="113" ht="28" customHeight="true">
       <c r="A113" s="2">
         <v>112</v>
       </c>
       <c r="B113" s="2">
-        <v>2799</v>
+        <v>1171</v>
       </c>
       <c r="C113" s="2" t="s">
-        <v>167</v>
+        <v>150</v>
       </c>
       <c r="D113" s="2" t="s">
-        <v>168</v>
+        <v>151</v>
       </c>
       <c r="E113" s="2" t="s">
-        <v>146</v>
+        <v>19</v>
       </c>
     </row>
     <row r="114" ht="28" customHeight="true">
       <c r="A114" s="3">
         <v>113</v>
       </c>
       <c r="B114" s="3">
-        <v>2828</v>
+        <v>2653</v>
       </c>
       <c r="C114" s="3" t="s">
-        <v>169</v>
+        <v>152</v>
       </c>
       <c r="D114" s="3" t="s">
-        <v>170</v>
+        <v>153</v>
       </c>
       <c r="E114" s="3" t="s">
-        <v>146</v>
+        <v>108</v>
       </c>
     </row>
     <row r="115" ht="28" customHeight="true">
       <c r="A115" s="2">
         <v>114</v>
       </c>
       <c r="B115" s="2">
-        <v>2834</v>
+        <v>2787</v>
       </c>
       <c r="C115" s="2" t="s">
-        <v>160</v>
+        <v>154</v>
       </c>
       <c r="D115" s="2" t="s">
-        <v>170</v>
+        <v>155</v>
       </c>
       <c r="E115" s="2" t="s">
-        <v>146</v>
+        <v>108</v>
       </c>
     </row>
     <row r="116" ht="28" customHeight="true">
       <c r="A116" s="3">
         <v>115</v>
       </c>
       <c r="B116" s="3">
-        <v>2844</v>
+        <v>2791</v>
       </c>
       <c r="C116" s="3" t="s">
-        <v>171</v>
+        <v>118</v>
       </c>
       <c r="D116" s="3" t="s">
-        <v>170</v>
+        <v>155</v>
       </c>
       <c r="E116" s="3" t="s">
-        <v>146</v>
+        <v>108</v>
       </c>
     </row>
     <row r="117" ht="28" customHeight="true">
       <c r="A117" s="2">
         <v>116</v>
       </c>
       <c r="B117" s="2">
-        <v>9440</v>
+        <v>2793</v>
       </c>
       <c r="C117" s="2" t="s">
-        <v>172</v>
+        <v>156</v>
       </c>
       <c r="D117" s="2" t="s">
-        <v>170</v>
+        <v>155</v>
       </c>
       <c r="E117" s="2" t="s">
-        <v>146</v>
+        <v>108</v>
       </c>
     </row>
     <row r="118" ht="28" customHeight="true">
       <c r="A118" s="3">
         <v>117</v>
       </c>
       <c r="B118" s="3">
-        <v>2853</v>
+        <v>2910</v>
       </c>
       <c r="C118" s="3" t="s">
-        <v>173</v>
+        <v>121</v>
       </c>
       <c r="D118" s="3" t="s">
-        <v>174</v>
+        <v>157</v>
       </c>
       <c r="E118" s="3" t="s">
-        <v>146</v>
+        <v>108</v>
       </c>
     </row>
     <row r="119" ht="28" customHeight="true">
       <c r="A119" s="2">
         <v>118</v>
       </c>
       <c r="B119" s="2">
-        <v>2857</v>
+        <v>2976</v>
       </c>
       <c r="C119" s="2" t="s">
-        <v>175</v>
+        <v>158</v>
       </c>
       <c r="D119" s="2" t="s">
-        <v>174</v>
+        <v>159</v>
       </c>
       <c r="E119" s="2" t="s">
-        <v>146</v>
+        <v>108</v>
       </c>
     </row>
     <row r="120" ht="28" customHeight="true">
       <c r="A120" s="3">
         <v>119</v>
       </c>
       <c r="B120" s="3">
-        <v>2862</v>
+        <v>2978</v>
       </c>
       <c r="C120" s="3" t="s">
-        <v>176</v>
+        <v>160</v>
       </c>
       <c r="D120" s="3" t="s">
-        <v>174</v>
+        <v>159</v>
       </c>
       <c r="E120" s="3" t="s">
-        <v>146</v>
+        <v>108</v>
       </c>
     </row>
     <row r="121" ht="28" customHeight="true">
       <c r="A121" s="2">
         <v>120</v>
       </c>
       <c r="B121" s="2">
-        <v>2870</v>
+        <v>2966</v>
       </c>
       <c r="C121" s="2" t="s">
-        <v>177</v>
+        <v>161</v>
       </c>
       <c r="D121" s="2" t="s">
-        <v>174</v>
+        <v>162</v>
       </c>
       <c r="E121" s="2" t="s">
-        <v>146</v>
+        <v>108</v>
       </c>
     </row>
     <row r="122" ht="28" customHeight="true">
       <c r="A122" s="3">
         <v>121</v>
       </c>
       <c r="B122" s="3">
-        <v>1022</v>
+        <v>6</v>
       </c>
       <c r="C122" s="3" t="s">
-        <v>178</v>
+        <v>118</v>
       </c>
       <c r="D122" s="3" t="s">
-        <v>58</v>
+        <v>163</v>
       </c>
       <c r="E122" s="3" t="s">
-        <v>48</v>
+        <v>15</v>
       </c>
     </row>
     <row r="123" ht="28" customHeight="true">
       <c r="A123" s="2">
         <v>122</v>
       </c>
       <c r="B123" s="2">
-        <v>2882</v>
+        <v>9</v>
       </c>
       <c r="C123" s="2" t="s">
-        <v>179</v>
+        <v>164</v>
       </c>
       <c r="D123" s="2" t="s">
-        <v>180</v>
+        <v>163</v>
       </c>
       <c r="E123" s="2" t="s">
-        <v>146</v>
+        <v>15</v>
       </c>
     </row>
     <row r="124" ht="28" customHeight="true">
       <c r="A124" s="3">
         <v>123</v>
       </c>
       <c r="B124" s="3">
-        <v>2883</v>
+        <v>15</v>
       </c>
       <c r="C124" s="3" t="s">
-        <v>181</v>
+        <v>165</v>
       </c>
       <c r="D124" s="3" t="s">
-        <v>180</v>
+        <v>163</v>
       </c>
       <c r="E124" s="3" t="s">
-        <v>146</v>
+        <v>15</v>
       </c>
     </row>
     <row r="125" ht="28" customHeight="true">
       <c r="A125" s="2">
         <v>124</v>
       </c>
       <c r="B125" s="2">
-        <v>2884</v>
+        <v>29</v>
       </c>
       <c r="C125" s="2" t="s">
-        <v>182</v>
+        <v>166</v>
       </c>
       <c r="D125" s="2" t="s">
-        <v>180</v>
+        <v>163</v>
       </c>
       <c r="E125" s="2" t="s">
-        <v>146</v>
+        <v>15</v>
       </c>
     </row>
     <row r="126" ht="28" customHeight="true">
       <c r="A126" s="3">
         <v>125</v>
       </c>
       <c r="B126" s="3">
-        <v>2893</v>
+        <v>1408</v>
       </c>
       <c r="C126" s="3" t="s">
-        <v>183</v>
+        <v>167</v>
       </c>
       <c r="D126" s="3" t="s">
-        <v>180</v>
+        <v>168</v>
       </c>
       <c r="E126" s="3" t="s">
-        <v>146</v>
+        <v>19</v>
       </c>
     </row>
     <row r="127" ht="28" customHeight="true">
       <c r="A127" s="2">
         <v>126</v>
       </c>
       <c r="B127" s="2">
-        <v>2914</v>
+        <v>39</v>
       </c>
       <c r="C127" s="2" t="s">
-        <v>184</v>
+        <v>169</v>
       </c>
       <c r="D127" s="2" t="s">
-        <v>185</v>
+        <v>163</v>
       </c>
       <c r="E127" s="2" t="s">
-        <v>146</v>
+        <v>15</v>
       </c>
     </row>
     <row r="128" ht="28" customHeight="true">
       <c r="A128" s="3">
         <v>127</v>
       </c>
       <c r="B128" s="3">
-        <v>2920</v>
+        <v>41</v>
       </c>
       <c r="C128" s="3" t="s">
-        <v>186</v>
+        <v>170</v>
       </c>
       <c r="D128" s="3" t="s">
-        <v>185</v>
+        <v>163</v>
       </c>
       <c r="E128" s="3" t="s">
-        <v>146</v>
+        <v>15</v>
       </c>
     </row>
     <row r="129" ht="28" customHeight="true">
       <c r="A129" s="2">
         <v>128</v>
       </c>
       <c r="B129" s="2">
-        <v>2933</v>
+        <v>44</v>
       </c>
       <c r="C129" s="2" t="s">
-        <v>187</v>
+        <v>171</v>
       </c>
       <c r="D129" s="2" t="s">
-        <v>185</v>
+        <v>163</v>
       </c>
       <c r="E129" s="2" t="s">
-        <v>146</v>
+        <v>15</v>
       </c>
     </row>
     <row r="130" ht="28" customHeight="true">
       <c r="A130" s="3">
         <v>129</v>
       </c>
       <c r="B130" s="3">
-        <v>1171</v>
+        <v>48</v>
       </c>
       <c r="C130" s="3" t="s">
-        <v>188</v>
+        <v>172</v>
       </c>
       <c r="D130" s="3" t="s">
-        <v>189</v>
+        <v>163</v>
       </c>
       <c r="E130" s="3" t="s">
-        <v>48</v>
+        <v>15</v>
       </c>
     </row>
     <row r="131" ht="28" customHeight="true">
       <c r="A131" s="2">
         <v>130</v>
       </c>
       <c r="B131" s="2">
-        <v>2653</v>
+        <v>60</v>
       </c>
       <c r="C131" s="2" t="s">
-        <v>190</v>
+        <v>173</v>
       </c>
       <c r="D131" s="2" t="s">
-        <v>191</v>
+        <v>163</v>
       </c>
       <c r="E131" s="2" t="s">
-        <v>146</v>
+        <v>15</v>
       </c>
     </row>
     <row r="132" ht="28" customHeight="true">
       <c r="A132" s="3">
         <v>131</v>
       </c>
       <c r="B132" s="3">
-        <v>2787</v>
+        <v>66</v>
       </c>
       <c r="C132" s="3" t="s">
-        <v>192</v>
+        <v>174</v>
       </c>
       <c r="D132" s="3" t="s">
-        <v>193</v>
+        <v>163</v>
       </c>
       <c r="E132" s="3" t="s">
-        <v>146</v>
+        <v>15</v>
       </c>
     </row>
     <row r="133" ht="28" customHeight="true">
       <c r="A133" s="2">
         <v>132</v>
       </c>
       <c r="B133" s="2">
-        <v>2791</v>
+        <v>68</v>
       </c>
       <c r="C133" s="2" t="s">
-        <v>156</v>
+        <v>175</v>
       </c>
       <c r="D133" s="2" t="s">
-        <v>193</v>
+        <v>163</v>
       </c>
       <c r="E133" s="2" t="s">
-        <v>146</v>
+        <v>15</v>
       </c>
     </row>
     <row r="134" ht="28" customHeight="true">
       <c r="A134" s="3">
         <v>133</v>
       </c>
       <c r="B134" s="3">
-        <v>2793</v>
+        <v>71</v>
       </c>
       <c r="C134" s="3" t="s">
-        <v>194</v>
+        <v>176</v>
       </c>
       <c r="D134" s="3" t="s">
-        <v>193</v>
+        <v>163</v>
       </c>
       <c r="E134" s="3" t="s">
-        <v>146</v>
+        <v>15</v>
       </c>
     </row>
     <row r="135" ht="28" customHeight="true">
       <c r="A135" s="2">
         <v>134</v>
       </c>
       <c r="B135" s="2">
-        <v>2910</v>
+        <v>91</v>
       </c>
       <c r="C135" s="2" t="s">
-        <v>159</v>
+        <v>83</v>
       </c>
       <c r="D135" s="2" t="s">
-        <v>195</v>
+        <v>51</v>
       </c>
       <c r="E135" s="2" t="s">
-        <v>146</v>
+        <v>15</v>
       </c>
     </row>
     <row r="136" ht="28" customHeight="true">
       <c r="A136" s="3">
         <v>135</v>
       </c>
       <c r="B136" s="3">
-        <v>2976</v>
+        <v>92</v>
       </c>
       <c r="C136" s="3" t="s">
-        <v>196</v>
+        <v>177</v>
       </c>
       <c r="D136" s="3" t="s">
-        <v>197</v>
+        <v>51</v>
       </c>
       <c r="E136" s="3" t="s">
-        <v>146</v>
+        <v>15</v>
       </c>
     </row>
     <row r="137" ht="28" customHeight="true">
       <c r="A137" s="2">
         <v>136</v>
       </c>
       <c r="B137" s="2">
-        <v>2978</v>
+        <v>98</v>
       </c>
       <c r="C137" s="2" t="s">
-        <v>198</v>
+        <v>178</v>
       </c>
       <c r="D137" s="2" t="s">
-        <v>197</v>
+        <v>51</v>
       </c>
       <c r="E137" s="2" t="s">
-        <v>146</v>
+        <v>15</v>
       </c>
     </row>
     <row r="138" ht="28" customHeight="true">
       <c r="A138" s="3">
         <v>137</v>
       </c>
       <c r="B138" s="3">
-        <v>2966</v>
+        <v>1436</v>
       </c>
       <c r="C138" s="3" t="s">
-        <v>199</v>
+        <v>179</v>
       </c>
       <c r="D138" s="3" t="s">
-        <v>200</v>
+        <v>180</v>
       </c>
       <c r="E138" s="3" t="s">
-        <v>146</v>
+        <v>181</v>
       </c>
     </row>
     <row r="139" ht="28" customHeight="true">
       <c r="A139" s="2">
         <v>138</v>
       </c>
       <c r="B139" s="2">
-        <v>6</v>
+        <v>681</v>
       </c>
       <c r="C139" s="2" t="s">
-        <v>156</v>
+        <v>182</v>
       </c>
       <c r="D139" s="2" t="s">
-        <v>201</v>
+        <v>183</v>
       </c>
       <c r="E139" s="2" t="s">
-        <v>55</v>
+        <v>15</v>
       </c>
     </row>
     <row r="140" ht="28" customHeight="true">
       <c r="A140" s="3">
         <v>139</v>
       </c>
       <c r="B140" s="3">
-        <v>9</v>
+        <v>108</v>
       </c>
       <c r="C140" s="3" t="s">
-        <v>202</v>
+        <v>184</v>
       </c>
       <c r="D140" s="3" t="s">
-        <v>201</v>
+        <v>185</v>
       </c>
       <c r="E140" s="3" t="s">
-        <v>55</v>
+        <v>15</v>
       </c>
     </row>
     <row r="141" ht="28" customHeight="true">
       <c r="A141" s="2">
         <v>140</v>
       </c>
       <c r="B141" s="2">
+        <v>111</v>
+      </c>
+      <c r="C141" s="2" t="s">
+        <v>175</v>
+      </c>
+      <c r="D141" s="2" t="s">
+        <v>185</v>
+      </c>
+      <c r="E141" s="2" t="s">
         <v>15</v>
-      </c>
-[...7 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="142" ht="28" customHeight="true">
       <c r="A142" s="3">
         <v>141</v>
       </c>
       <c r="B142" s="3">
-        <v>29</v>
+        <v>143</v>
       </c>
       <c r="C142" s="3" t="s">
-        <v>204</v>
+        <v>186</v>
       </c>
       <c r="D142" s="3" t="s">
-        <v>201</v>
+        <v>185</v>
       </c>
       <c r="E142" s="3" t="s">
-        <v>55</v>
+        <v>15</v>
       </c>
     </row>
     <row r="143" ht="28" customHeight="true">
       <c r="A143" s="2">
         <v>142</v>
       </c>
       <c r="B143" s="2">
-        <v>1408</v>
+        <v>167</v>
       </c>
       <c r="C143" s="2" t="s">
-        <v>205</v>
+        <v>187</v>
       </c>
       <c r="D143" s="2" t="s">
-        <v>206</v>
+        <v>185</v>
       </c>
       <c r="E143" s="2" t="s">
-        <v>48</v>
+        <v>15</v>
       </c>
     </row>
     <row r="144" ht="28" customHeight="true">
       <c r="A144" s="3">
         <v>143</v>
       </c>
       <c r="B144" s="3">
-        <v>39</v>
+        <v>260</v>
       </c>
       <c r="C144" s="3" t="s">
-        <v>207</v>
+        <v>188</v>
       </c>
       <c r="D144" s="3" t="s">
-        <v>201</v>
+        <v>189</v>
       </c>
       <c r="E144" s="3" t="s">
-        <v>55</v>
+        <v>15</v>
       </c>
     </row>
     <row r="145" ht="28" customHeight="true">
       <c r="A145" s="2">
         <v>144</v>
       </c>
       <c r="B145" s="2">
-        <v>41</v>
+        <v>296</v>
       </c>
       <c r="C145" s="2" t="s">
-        <v>208</v>
+        <v>190</v>
       </c>
       <c r="D145" s="2" t="s">
-        <v>201</v>
+        <v>189</v>
       </c>
       <c r="E145" s="2" t="s">
-        <v>55</v>
+        <v>15</v>
       </c>
     </row>
     <row r="146" ht="28" customHeight="true">
       <c r="A146" s="3">
         <v>145</v>
       </c>
       <c r="B146" s="3">
-        <v>44</v>
+        <v>309</v>
       </c>
       <c r="C146" s="3" t="s">
-        <v>209</v>
+        <v>191</v>
       </c>
       <c r="D146" s="3" t="s">
-        <v>201</v>
+        <v>189</v>
       </c>
       <c r="E146" s="3" t="s">
-        <v>55</v>
+        <v>15</v>
       </c>
     </row>
     <row r="147" ht="28" customHeight="true">
       <c r="A147" s="2">
         <v>146</v>
       </c>
       <c r="B147" s="2">
-        <v>48</v>
+        <v>358</v>
       </c>
       <c r="C147" s="2" t="s">
-        <v>210</v>
+        <v>20</v>
       </c>
       <c r="D147" s="2" t="s">
-        <v>201</v>
+        <v>192</v>
       </c>
       <c r="E147" s="2" t="s">
-        <v>55</v>
+        <v>15</v>
       </c>
     </row>
     <row r="148" ht="28" customHeight="true">
       <c r="A148" s="3">
         <v>147</v>
       </c>
       <c r="B148" s="3">
-        <v>60</v>
+        <v>359</v>
       </c>
       <c r="C148" s="3" t="s">
-        <v>211</v>
+        <v>193</v>
       </c>
       <c r="D148" s="3" t="s">
-        <v>201</v>
+        <v>192</v>
       </c>
       <c r="E148" s="3" t="s">
-        <v>55</v>
+        <v>15</v>
       </c>
     </row>
     <row r="149" ht="28" customHeight="true">
       <c r="A149" s="2">
         <v>148</v>
       </c>
       <c r="B149" s="2">
-        <v>66</v>
+        <v>361</v>
       </c>
       <c r="C149" s="2" t="s">
-        <v>212</v>
+        <v>194</v>
       </c>
       <c r="D149" s="2" t="s">
-        <v>201</v>
+        <v>192</v>
       </c>
       <c r="E149" s="2" t="s">
-        <v>55</v>
+        <v>15</v>
       </c>
     </row>
     <row r="150" ht="28" customHeight="true">
       <c r="A150" s="3">
         <v>149</v>
       </c>
       <c r="B150" s="3">
-        <v>68</v>
+        <v>364</v>
       </c>
       <c r="C150" s="3" t="s">
-        <v>213</v>
+        <v>191</v>
       </c>
       <c r="D150" s="3" t="s">
-        <v>201</v>
+        <v>192</v>
       </c>
       <c r="E150" s="3" t="s">
-        <v>55</v>
+        <v>15</v>
       </c>
     </row>
     <row r="151" ht="28" customHeight="true">
       <c r="A151" s="2">
         <v>150</v>
       </c>
       <c r="B151" s="2">
-        <v>71</v>
+        <v>1546</v>
       </c>
       <c r="C151" s="2" t="s">
-        <v>214</v>
+        <v>195</v>
       </c>
       <c r="D151" s="2" t="s">
-        <v>201</v>
+        <v>196</v>
       </c>
       <c r="E151" s="2" t="s">
-        <v>55</v>
+        <v>181</v>
       </c>
     </row>
     <row r="152" ht="28" customHeight="true">
       <c r="A152" s="3">
         <v>151</v>
       </c>
       <c r="B152" s="3">
+        <v>335</v>
+      </c>
+      <c r="C152" s="3" t="s">
+        <v>197</v>
+      </c>
+      <c r="D152" s="3" t="s">
         <v>91</v>
       </c>
-      <c r="C152" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E152" s="3" t="s">
-        <v>55</v>
+        <v>15</v>
       </c>
     </row>
     <row r="153" ht="28" customHeight="true">
       <c r="A153" s="2">
         <v>152</v>
       </c>
       <c r="B153" s="2">
-        <v>92</v>
+        <v>342</v>
       </c>
       <c r="C153" s="2" t="s">
-        <v>215</v>
+        <v>198</v>
       </c>
       <c r="D153" s="2" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="E153" s="2" t="s">
-        <v>55</v>
+        <v>15</v>
       </c>
     </row>
     <row r="154" ht="28" customHeight="true">
       <c r="A154" s="3">
         <v>153</v>
       </c>
       <c r="B154" s="3">
-        <v>98</v>
+        <v>343</v>
       </c>
       <c r="C154" s="3" t="s">
-        <v>216</v>
+        <v>199</v>
       </c>
       <c r="D154" s="3" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="E154" s="3" t="s">
-        <v>55</v>
+        <v>15</v>
       </c>
     </row>
     <row r="155" ht="28" customHeight="true">
       <c r="A155" s="2">
         <v>154</v>
       </c>
       <c r="B155" s="2">
-        <v>1436</v>
+        <v>346</v>
       </c>
       <c r="C155" s="2" t="s">
-        <v>217</v>
+        <v>200</v>
       </c>
       <c r="D155" s="2" t="s">
-        <v>218</v>
+        <v>91</v>
       </c>
       <c r="E155" s="2" t="s">
-        <v>219</v>
+        <v>15</v>
       </c>
     </row>
     <row r="156" ht="28" customHeight="true">
       <c r="A156" s="3">
         <v>155</v>
       </c>
       <c r="B156" s="3">
-        <v>681</v>
+        <v>1569</v>
       </c>
       <c r="C156" s="3" t="s">
-        <v>220</v>
+        <v>201</v>
       </c>
       <c r="D156" s="3" t="s">
-        <v>221</v>
+        <v>202</v>
       </c>
       <c r="E156" s="3" t="s">
-        <v>55</v>
+        <v>181</v>
       </c>
     </row>
     <row r="157" ht="28" customHeight="true">
       <c r="A157" s="2">
         <v>156</v>
       </c>
       <c r="B157" s="2">
-        <v>108</v>
+        <v>448</v>
       </c>
       <c r="C157" s="2" t="s">
-        <v>222</v>
+        <v>203</v>
       </c>
       <c r="D157" s="2" t="s">
-        <v>223</v>
+        <v>204</v>
       </c>
       <c r="E157" s="2" t="s">
-        <v>55</v>
+        <v>15</v>
       </c>
     </row>
     <row r="158" ht="28" customHeight="true">
       <c r="A158" s="3">
         <v>157</v>
       </c>
       <c r="B158" s="3">
-        <v>111</v>
+        <v>462</v>
       </c>
       <c r="C158" s="3" t="s">
-        <v>213</v>
+        <v>205</v>
       </c>
       <c r="D158" s="3" t="s">
-        <v>223</v>
+        <v>204</v>
       </c>
       <c r="E158" s="3" t="s">
-        <v>55</v>
+        <v>15</v>
       </c>
     </row>
     <row r="159" ht="28" customHeight="true">
       <c r="A159" s="2">
         <v>158</v>
       </c>
       <c r="B159" s="2">
-        <v>143</v>
+        <v>467</v>
       </c>
       <c r="C159" s="2" t="s">
-        <v>224</v>
+        <v>206</v>
       </c>
       <c r="D159" s="2" t="s">
-        <v>223</v>
+        <v>204</v>
       </c>
       <c r="E159" s="2" t="s">
-        <v>55</v>
+        <v>15</v>
       </c>
     </row>
     <row r="160" ht="28" customHeight="true">
       <c r="A160" s="3">
         <v>159</v>
       </c>
       <c r="B160" s="3">
-        <v>167</v>
+        <v>500</v>
       </c>
       <c r="C160" s="3" t="s">
-        <v>225</v>
+        <v>207</v>
       </c>
       <c r="D160" s="3" t="s">
-        <v>223</v>
+        <v>204</v>
       </c>
       <c r="E160" s="3" t="s">
-        <v>55</v>
+        <v>15</v>
       </c>
     </row>
     <row r="161" ht="28" customHeight="true">
       <c r="A161" s="2">
         <v>160</v>
       </c>
       <c r="B161" s="2">
-        <v>260</v>
+        <v>512</v>
       </c>
       <c r="C161" s="2" t="s">
-        <v>226</v>
+        <v>208</v>
       </c>
       <c r="D161" s="2" t="s">
-        <v>227</v>
+        <v>114</v>
       </c>
       <c r="E161" s="2" t="s">
-        <v>55</v>
+        <v>15</v>
       </c>
     </row>
     <row r="162" ht="28" customHeight="true">
       <c r="A162" s="3">
         <v>161</v>
       </c>
       <c r="B162" s="3">
-        <v>296</v>
+        <v>517</v>
       </c>
       <c r="C162" s="3" t="s">
-        <v>228</v>
+        <v>209</v>
       </c>
       <c r="D162" s="3" t="s">
-        <v>227</v>
+        <v>114</v>
       </c>
       <c r="E162" s="3" t="s">
-        <v>55</v>
+        <v>15</v>
       </c>
     </row>
     <row r="163" ht="28" customHeight="true">
       <c r="A163" s="2">
         <v>162</v>
       </c>
       <c r="B163" s="2">
-        <v>309</v>
+        <v>1630</v>
       </c>
       <c r="C163" s="2" t="s">
-        <v>229</v>
+        <v>210</v>
       </c>
       <c r="D163" s="2" t="s">
-        <v>227</v>
+        <v>211</v>
       </c>
       <c r="E163" s="2" t="s">
-        <v>55</v>
+        <v>181</v>
       </c>
     </row>
     <row r="164" ht="28" customHeight="true">
       <c r="A164" s="3">
         <v>163</v>
       </c>
       <c r="B164" s="3">
-        <v>358</v>
+        <v>1639</v>
       </c>
       <c r="C164" s="3" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="D164" s="3" t="s">
-        <v>230</v>
+        <v>212</v>
       </c>
       <c r="E164" s="3" t="s">
-        <v>55</v>
+        <v>181</v>
       </c>
     </row>
     <row r="165" ht="28" customHeight="true">
       <c r="A165" s="2">
         <v>164</v>
       </c>
       <c r="B165" s="2">
-        <v>359</v>
+        <v>563</v>
       </c>
       <c r="C165" s="2" t="s">
-        <v>231</v>
+        <v>213</v>
       </c>
       <c r="D165" s="2" t="s">
-        <v>230</v>
+        <v>114</v>
       </c>
       <c r="E165" s="2" t="s">
-        <v>55</v>
+        <v>15</v>
       </c>
     </row>
     <row r="166" ht="28" customHeight="true">
       <c r="A166" s="3">
         <v>165</v>
       </c>
       <c r="B166" s="3">
-        <v>361</v>
+        <v>580</v>
       </c>
       <c r="C166" s="3" t="s">
-        <v>232</v>
+        <v>214</v>
       </c>
       <c r="D166" s="3" t="s">
-        <v>230</v>
+        <v>215</v>
       </c>
       <c r="E166" s="3" t="s">
-        <v>55</v>
+        <v>15</v>
       </c>
     </row>
     <row r="167" ht="28" customHeight="true">
       <c r="A167" s="2">
         <v>166</v>
       </c>
       <c r="B167" s="2">
-        <v>364</v>
+        <v>1646</v>
       </c>
       <c r="C167" s="2" t="s">
-        <v>229</v>
+        <v>216</v>
       </c>
       <c r="D167" s="2" t="s">
-        <v>230</v>
+        <v>212</v>
       </c>
       <c r="E167" s="2" t="s">
-        <v>55</v>
+        <v>181</v>
       </c>
     </row>
     <row r="168" ht="28" customHeight="true">
       <c r="A168" s="3">
         <v>167</v>
       </c>
       <c r="B168" s="3">
-        <v>1546</v>
+        <v>606</v>
       </c>
       <c r="C168" s="3" t="s">
-        <v>233</v>
+        <v>217</v>
       </c>
       <c r="D168" s="3" t="s">
-        <v>234</v>
+        <v>215</v>
       </c>
       <c r="E168" s="3" t="s">
-        <v>219</v>
+        <v>15</v>
       </c>
     </row>
     <row r="169" ht="28" customHeight="true">
       <c r="A169" s="2">
         <v>168</v>
       </c>
       <c r="B169" s="2">
-        <v>335</v>
+        <v>612</v>
       </c>
       <c r="C169" s="2" t="s">
-        <v>235</v>
+        <v>218</v>
       </c>
       <c r="D169" s="2" t="s">
-        <v>129</v>
+        <v>215</v>
       </c>
       <c r="E169" s="2" t="s">
-        <v>55</v>
+        <v>15</v>
       </c>
     </row>
     <row r="170" ht="28" customHeight="true">
       <c r="A170" s="3">
         <v>169</v>
       </c>
       <c r="B170" s="3">
-        <v>342</v>
+        <v>622</v>
       </c>
       <c r="C170" s="3" t="s">
-        <v>236</v>
+        <v>219</v>
       </c>
       <c r="D170" s="3" t="s">
-        <v>129</v>
+        <v>215</v>
       </c>
       <c r="E170" s="3" t="s">
-        <v>55</v>
+        <v>15</v>
       </c>
     </row>
     <row r="171" ht="28" customHeight="true">
       <c r="A171" s="2">
         <v>170</v>
       </c>
       <c r="B171" s="2">
-        <v>343</v>
+        <v>1657</v>
       </c>
       <c r="C171" s="2" t="s">
-        <v>237</v>
+        <v>220</v>
       </c>
       <c r="D171" s="2" t="s">
-        <v>129</v>
+        <v>221</v>
       </c>
       <c r="E171" s="2" t="s">
-        <v>55</v>
+        <v>181</v>
       </c>
     </row>
     <row r="172" ht="28" customHeight="true">
       <c r="A172" s="3">
         <v>171</v>
       </c>
       <c r="B172" s="3">
-        <v>346</v>
+        <v>713</v>
       </c>
       <c r="C172" s="3" t="s">
-        <v>238</v>
+        <v>222</v>
       </c>
       <c r="D172" s="3" t="s">
-        <v>129</v>
+        <v>14</v>
       </c>
       <c r="E172" s="3" t="s">
-        <v>55</v>
+        <v>15</v>
       </c>
     </row>
     <row r="173" ht="28" customHeight="true">
       <c r="A173" s="2">
         <v>172</v>
       </c>
       <c r="B173" s="2">
-        <v>1569</v>
+        <v>706</v>
       </c>
       <c r="C173" s="2" t="s">
-        <v>239</v>
+        <v>223</v>
       </c>
       <c r="D173" s="2" t="s">
-        <v>240</v>
+        <v>14</v>
       </c>
       <c r="E173" s="2" t="s">
-        <v>219</v>
+        <v>15</v>
       </c>
     </row>
     <row r="174" ht="28" customHeight="true">
       <c r="A174" s="3">
         <v>173</v>
       </c>
       <c r="B174" s="3">
-        <v>448</v>
+        <v>1682</v>
       </c>
       <c r="C174" s="3" t="s">
-        <v>241</v>
+        <v>224</v>
       </c>
       <c r="D174" s="3" t="s">
-        <v>242</v>
+        <v>225</v>
       </c>
       <c r="E174" s="3" t="s">
-        <v>55</v>
+        <v>181</v>
       </c>
     </row>
     <row r="175" ht="28" customHeight="true">
       <c r="A175" s="2">
         <v>174</v>
       </c>
       <c r="B175" s="2">
-        <v>462</v>
+        <v>753</v>
       </c>
       <c r="C175" s="2" t="s">
-        <v>243</v>
+        <v>226</v>
       </c>
       <c r="D175" s="2" t="s">
-        <v>242</v>
+        <v>123</v>
       </c>
       <c r="E175" s="2" t="s">
-        <v>55</v>
+        <v>15</v>
       </c>
     </row>
     <row r="176" ht="28" customHeight="true">
       <c r="A176" s="3">
         <v>175</v>
       </c>
       <c r="B176" s="3">
-        <v>467</v>
+        <v>742</v>
       </c>
       <c r="C176" s="3" t="s">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="D176" s="3" t="s">
-        <v>242</v>
+        <v>14</v>
       </c>
       <c r="E176" s="3" t="s">
-        <v>55</v>
+        <v>15</v>
       </c>
     </row>
     <row r="177" ht="28" customHeight="true">
       <c r="A177" s="2">
         <v>176</v>
       </c>
       <c r="B177" s="2">
-        <v>500</v>
+        <v>758</v>
       </c>
       <c r="C177" s="2" t="s">
-        <v>244</v>
+        <v>227</v>
       </c>
       <c r="D177" s="2" t="s">
-        <v>242</v>
+        <v>123</v>
       </c>
       <c r="E177" s="2" t="s">
-        <v>55</v>
+        <v>15</v>
       </c>
     </row>
     <row r="178" ht="28" customHeight="true">
       <c r="A178" s="3">
         <v>177</v>
       </c>
       <c r="B178" s="3">
-        <v>512</v>
+        <v>788</v>
       </c>
       <c r="C178" s="3" t="s">
-        <v>245</v>
+        <v>87</v>
       </c>
       <c r="D178" s="3" t="s">
-        <v>152</v>
+        <v>228</v>
       </c>
       <c r="E178" s="3" t="s">
-        <v>55</v>
+        <v>15</v>
       </c>
     </row>
     <row r="179" ht="28" customHeight="true">
       <c r="A179" s="2">
         <v>178</v>
       </c>
       <c r="B179" s="2">
-        <v>517</v>
+        <v>789</v>
       </c>
       <c r="C179" s="2" t="s">
-        <v>246</v>
+        <v>229</v>
       </c>
       <c r="D179" s="2" t="s">
-        <v>152</v>
+        <v>228</v>
       </c>
       <c r="E179" s="2" t="s">
-        <v>55</v>
+        <v>15</v>
       </c>
     </row>
     <row r="180" ht="28" customHeight="true">
       <c r="A180" s="3">
         <v>179</v>
       </c>
       <c r="B180" s="3">
-        <v>1630</v>
+        <v>803</v>
       </c>
       <c r="C180" s="3" t="s">
-        <v>247</v>
+        <v>230</v>
       </c>
       <c r="D180" s="3" t="s">
-        <v>248</v>
+        <v>228</v>
       </c>
       <c r="E180" s="3" t="s">
-        <v>219</v>
+        <v>15</v>
       </c>
     </row>
     <row r="181" ht="28" customHeight="true">
       <c r="A181" s="2">
         <v>180</v>
       </c>
       <c r="B181" s="2">
-        <v>1639</v>
+        <v>1721</v>
       </c>
       <c r="C181" s="2" t="s">
-        <v>100</v>
+        <v>231</v>
       </c>
       <c r="D181" s="2" t="s">
-        <v>249</v>
+        <v>232</v>
       </c>
       <c r="E181" s="2" t="s">
-        <v>219</v>
+        <v>181</v>
       </c>
     </row>
     <row r="182" ht="28" customHeight="true">
       <c r="A182" s="3">
         <v>181</v>
       </c>
       <c r="B182" s="3">
-        <v>563</v>
+        <v>200</v>
       </c>
       <c r="C182" s="3" t="s">
-        <v>250</v>
+        <v>233</v>
       </c>
       <c r="D182" s="3" t="s">
-        <v>152</v>
+        <v>234</v>
       </c>
       <c r="E182" s="3" t="s">
-        <v>55</v>
+        <v>15</v>
       </c>
     </row>
     <row r="183" ht="28" customHeight="true">
       <c r="A183" s="2">
         <v>182</v>
       </c>
       <c r="B183" s="2">
-        <v>580</v>
+        <v>215</v>
       </c>
       <c r="C183" s="2" t="s">
-        <v>251</v>
+        <v>235</v>
       </c>
       <c r="D183" s="2" t="s">
-        <v>252</v>
+        <v>234</v>
       </c>
       <c r="E183" s="2" t="s">
-        <v>55</v>
+        <v>15</v>
       </c>
     </row>
     <row r="184" ht="28" customHeight="true">
       <c r="A184" s="3">
         <v>183</v>
       </c>
       <c r="B184" s="3">
-        <v>1646</v>
+        <v>219</v>
       </c>
       <c r="C184" s="3" t="s">
-        <v>253</v>
+        <v>236</v>
       </c>
       <c r="D184" s="3" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="E184" s="3" t="s">
-        <v>219</v>
+        <v>15</v>
       </c>
     </row>
     <row r="185" ht="28" customHeight="true">
       <c r="A185" s="2">
         <v>184</v>
       </c>
       <c r="B185" s="2">
-        <v>606</v>
+        <v>232</v>
       </c>
       <c r="C185" s="2" t="s">
-        <v>254</v>
+        <v>237</v>
       </c>
       <c r="D185" s="2" t="s">
-        <v>252</v>
+        <v>234</v>
       </c>
       <c r="E185" s="2" t="s">
-        <v>55</v>
+        <v>15</v>
       </c>
     </row>
     <row r="186" ht="28" customHeight="true">
       <c r="A186" s="3">
         <v>185</v>
       </c>
       <c r="B186" s="3">
-        <v>612</v>
+        <v>9899</v>
       </c>
       <c r="C186" s="3" t="s">
-        <v>255</v>
+        <v>238</v>
       </c>
       <c r="D186" s="3" t="s">
-        <v>252</v>
+        <v>234</v>
       </c>
       <c r="E186" s="3" t="s">
-        <v>55</v>
+        <v>15</v>
       </c>
     </row>
     <row r="187" ht="28" customHeight="true">
       <c r="A187" s="2">
         <v>186</v>
       </c>
       <c r="B187" s="2">
-        <v>622</v>
+        <v>386</v>
       </c>
       <c r="C187" s="2" t="s">
-        <v>256</v>
+        <v>239</v>
       </c>
       <c r="D187" s="2" t="s">
-        <v>252</v>
+        <v>240</v>
       </c>
       <c r="E187" s="2" t="s">
-        <v>55</v>
+        <v>15</v>
       </c>
     </row>
     <row r="188" ht="28" customHeight="true">
       <c r="A188" s="3">
         <v>187</v>
       </c>
       <c r="B188" s="3">
-        <v>1657</v>
+        <v>431</v>
       </c>
       <c r="C188" s="3" t="s">
-        <v>257</v>
+        <v>241</v>
       </c>
       <c r="D188" s="3" t="s">
-        <v>258</v>
+        <v>240</v>
       </c>
       <c r="E188" s="3" t="s">
-        <v>219</v>
+        <v>15</v>
       </c>
     </row>
     <row r="189" ht="28" customHeight="true">
       <c r="A189" s="2">
         <v>188</v>
       </c>
       <c r="B189" s="2">
-        <v>713</v>
+        <v>436</v>
       </c>
       <c r="C189" s="2" t="s">
-        <v>259</v>
+        <v>242</v>
       </c>
       <c r="D189" s="2" t="s">
-        <v>54</v>
+        <v>240</v>
       </c>
       <c r="E189" s="2" t="s">
-        <v>55</v>
+        <v>15</v>
       </c>
     </row>
     <row r="190" ht="28" customHeight="true">
       <c r="A190" s="3">
         <v>189</v>
       </c>
       <c r="B190" s="3">
-        <v>706</v>
+        <v>827</v>
       </c>
       <c r="C190" s="3" t="s">
-        <v>260</v>
+        <v>243</v>
       </c>
       <c r="D190" s="3" t="s">
-        <v>54</v>
+        <v>244</v>
       </c>
       <c r="E190" s="3" t="s">
-        <v>55</v>
+        <v>15</v>
       </c>
     </row>
     <row r="191" ht="28" customHeight="true">
       <c r="A191" s="2">
         <v>190</v>
       </c>
       <c r="B191" s="2">
-        <v>1682</v>
+        <v>850</v>
       </c>
       <c r="C191" s="2" t="s">
-        <v>261</v>
+        <v>245</v>
       </c>
       <c r="D191" s="2" t="s">
-        <v>262</v>
+        <v>244</v>
       </c>
       <c r="E191" s="2" t="s">
-        <v>219</v>
+        <v>15</v>
       </c>
     </row>
     <row r="192" ht="28" customHeight="true">
       <c r="A192" s="3">
         <v>191</v>
       </c>
       <c r="B192" s="3">
-        <v>753</v>
+        <v>870</v>
       </c>
       <c r="C192" s="3" t="s">
-        <v>263</v>
+        <v>246</v>
       </c>
       <c r="D192" s="3" t="s">
-        <v>161</v>
+        <v>244</v>
       </c>
       <c r="E192" s="3" t="s">
-        <v>55</v>
+        <v>15</v>
       </c>
     </row>
     <row r="193" ht="28" customHeight="true">
       <c r="A193" s="2">
         <v>192</v>
       </c>
       <c r="B193" s="2">
-        <v>742</v>
+        <v>3403</v>
       </c>
       <c r="C193" s="2" t="s">
-        <v>59</v>
+        <v>247</v>
       </c>
       <c r="D193" s="2" t="s">
-        <v>54</v>
+        <v>248</v>
       </c>
       <c r="E193" s="2" t="s">
-        <v>55</v>
+        <v>249</v>
       </c>
     </row>
     <row r="194" ht="28" customHeight="true">
       <c r="A194" s="3">
         <v>193</v>
       </c>
       <c r="B194" s="3">
-        <v>758</v>
+        <v>876</v>
       </c>
       <c r="C194" s="3" t="s">
-        <v>264</v>
+        <v>250</v>
       </c>
       <c r="D194" s="3" t="s">
-        <v>161</v>
+        <v>244</v>
       </c>
       <c r="E194" s="3" t="s">
-        <v>55</v>
+        <v>15</v>
       </c>
     </row>
     <row r="195" ht="28" customHeight="true">
       <c r="A195" s="2">
         <v>194</v>
       </c>
       <c r="B195" s="2">
-        <v>788</v>
+        <v>882</v>
       </c>
       <c r="C195" s="2" t="s">
-        <v>125</v>
+        <v>251</v>
       </c>
       <c r="D195" s="2" t="s">
-        <v>265</v>
+        <v>244</v>
       </c>
       <c r="E195" s="2" t="s">
-        <v>55</v>
+        <v>15</v>
       </c>
     </row>
     <row r="196" ht="28" customHeight="true">
       <c r="A196" s="3">
         <v>195</v>
       </c>
       <c r="B196" s="3">
-        <v>789</v>
+        <v>9416</v>
       </c>
       <c r="C196" s="3" t="s">
-        <v>266</v>
+        <v>252</v>
       </c>
       <c r="D196" s="3" t="s">
-        <v>265</v>
+        <v>244</v>
       </c>
       <c r="E196" s="3" t="s">
-        <v>55</v>
+        <v>15</v>
       </c>
     </row>
     <row r="197" ht="28" customHeight="true">
       <c r="A197" s="2">
         <v>196</v>
       </c>
       <c r="B197" s="2">
-        <v>803</v>
+        <v>1724</v>
       </c>
       <c r="C197" s="2" t="s">
-        <v>267</v>
+        <v>253</v>
       </c>
       <c r="D197" s="2" t="s">
-        <v>265</v>
+        <v>232</v>
       </c>
       <c r="E197" s="2" t="s">
-        <v>55</v>
+        <v>181</v>
       </c>
     </row>
     <row r="198" ht="28" customHeight="true">
       <c r="A198" s="3">
         <v>197</v>
       </c>
       <c r="B198" s="3">
-        <v>1721</v>
+        <v>1730</v>
       </c>
       <c r="C198" s="3" t="s">
-        <v>268</v>
+        <v>254</v>
       </c>
       <c r="D198" s="3" t="s">
-        <v>269</v>
+        <v>232</v>
       </c>
       <c r="E198" s="3" t="s">
-        <v>219</v>
+        <v>181</v>
       </c>
     </row>
     <row r="199" ht="28" customHeight="true">
       <c r="A199" s="2">
         <v>198</v>
       </c>
       <c r="B199" s="2">
-        <v>200</v>
+        <v>1739</v>
       </c>
       <c r="C199" s="2" t="s">
-        <v>270</v>
+        <v>255</v>
       </c>
       <c r="D199" s="2" t="s">
-        <v>271</v>
+        <v>232</v>
       </c>
       <c r="E199" s="2" t="s">
-        <v>55</v>
+        <v>181</v>
       </c>
     </row>
     <row r="200" ht="28" customHeight="true">
       <c r="A200" s="3">
         <v>199</v>
       </c>
       <c r="B200" s="3">
-        <v>215</v>
+        <v>1433</v>
       </c>
       <c r="C200" s="3" t="s">
-        <v>272</v>
+        <v>256</v>
       </c>
       <c r="D200" s="3" t="s">
-        <v>271</v>
+        <v>180</v>
       </c>
       <c r="E200" s="3" t="s">
-        <v>55</v>
+        <v>181</v>
       </c>
     </row>
     <row r="201" ht="28" customHeight="true">
       <c r="A201" s="2">
         <v>200</v>
       </c>
       <c r="B201" s="2">
-        <v>219</v>
+        <v>1900</v>
       </c>
       <c r="C201" s="2" t="s">
-        <v>273</v>
+        <v>257</v>
       </c>
       <c r="D201" s="2" t="s">
-        <v>271</v>
+        <v>258</v>
       </c>
       <c r="E201" s="2" t="s">
-        <v>55</v>
+        <v>259</v>
       </c>
     </row>
     <row r="202" ht="28" customHeight="true">
       <c r="A202" s="3">
         <v>201</v>
       </c>
       <c r="B202" s="3">
-        <v>232</v>
+        <v>1437</v>
       </c>
       <c r="C202" s="3" t="s">
-        <v>274</v>
+        <v>260</v>
       </c>
       <c r="D202" s="3" t="s">
-        <v>271</v>
+        <v>180</v>
       </c>
       <c r="E202" s="3" t="s">
-        <v>55</v>
+        <v>181</v>
       </c>
     </row>
     <row r="203" ht="28" customHeight="true">
       <c r="A203" s="2">
         <v>202</v>
       </c>
       <c r="B203" s="2">
-        <v>9899</v>
+        <v>1438</v>
       </c>
       <c r="C203" s="2" t="s">
-        <v>275</v>
+        <v>261</v>
       </c>
       <c r="D203" s="2" t="s">
-        <v>271</v>
+        <v>180</v>
       </c>
       <c r="E203" s="2" t="s">
-        <v>55</v>
+        <v>181</v>
       </c>
     </row>
     <row r="204" ht="28" customHeight="true">
       <c r="A204" s="3">
         <v>203</v>
       </c>
       <c r="B204" s="3">
-        <v>386</v>
+        <v>1906</v>
       </c>
       <c r="C204" s="3" t="s">
-        <v>276</v>
+        <v>262</v>
       </c>
       <c r="D204" s="3" t="s">
-        <v>277</v>
+        <v>263</v>
       </c>
       <c r="E204" s="3" t="s">
-        <v>55</v>
+        <v>259</v>
       </c>
     </row>
     <row r="205" ht="28" customHeight="true">
       <c r="A205" s="2">
         <v>204</v>
       </c>
       <c r="B205" s="2">
-        <v>431</v>
+        <v>1447</v>
       </c>
       <c r="C205" s="2" t="s">
-        <v>278</v>
+        <v>264</v>
       </c>
       <c r="D205" s="2" t="s">
-        <v>277</v>
+        <v>265</v>
       </c>
       <c r="E205" s="2" t="s">
-        <v>55</v>
+        <v>181</v>
       </c>
     </row>
     <row r="206" ht="28" customHeight="true">
       <c r="A206" s="3">
         <v>205</v>
       </c>
       <c r="B206" s="3">
-        <v>436</v>
+        <v>1457</v>
       </c>
       <c r="C206" s="3" t="s">
-        <v>279</v>
+        <v>266</v>
       </c>
       <c r="D206" s="3" t="s">
-        <v>277</v>
+        <v>265</v>
       </c>
       <c r="E206" s="3" t="s">
-        <v>55</v>
+        <v>181</v>
       </c>
     </row>
     <row r="207" ht="28" customHeight="true">
       <c r="A207" s="2">
         <v>206</v>
       </c>
       <c r="B207" s="2">
-        <v>827</v>
+        <v>1465</v>
       </c>
       <c r="C207" s="2" t="s">
-        <v>280</v>
+        <v>267</v>
       </c>
       <c r="D207" s="2" t="s">
-        <v>281</v>
+        <v>265</v>
       </c>
       <c r="E207" s="2" t="s">
-        <v>55</v>
+        <v>181</v>
       </c>
     </row>
     <row r="208" ht="28" customHeight="true">
       <c r="A208" s="3">
         <v>207</v>
       </c>
       <c r="B208" s="3">
-        <v>850</v>
+        <v>1479</v>
       </c>
       <c r="C208" s="3" t="s">
-        <v>282</v>
+        <v>268</v>
       </c>
       <c r="D208" s="3" t="s">
-        <v>281</v>
+        <v>269</v>
       </c>
       <c r="E208" s="3" t="s">
-        <v>55</v>
+        <v>181</v>
       </c>
     </row>
     <row r="209" ht="28" customHeight="true">
       <c r="A209" s="2">
         <v>208</v>
       </c>
       <c r="B209" s="2">
-        <v>870</v>
+        <v>1483</v>
       </c>
       <c r="C209" s="2" t="s">
-        <v>283</v>
+        <v>270</v>
       </c>
       <c r="D209" s="2" t="s">
-        <v>281</v>
+        <v>269</v>
       </c>
       <c r="E209" s="2" t="s">
-        <v>55</v>
+        <v>181</v>
       </c>
     </row>
     <row r="210" ht="28" customHeight="true">
       <c r="A210" s="3">
         <v>209</v>
       </c>
       <c r="B210" s="3">
-        <v>3403</v>
+        <v>1494</v>
       </c>
       <c r="C210" s="3" t="s">
-        <v>284</v>
+        <v>271</v>
       </c>
       <c r="D210" s="3" t="s">
-        <v>285</v>
+        <v>269</v>
       </c>
       <c r="E210" s="3" t="s">
-        <v>286</v>
+        <v>181</v>
       </c>
     </row>
     <row r="211" ht="28" customHeight="true">
       <c r="A211" s="2">
         <v>210</v>
       </c>
       <c r="B211" s="2">
-        <v>876</v>
+        <v>1584</v>
       </c>
       <c r="C211" s="2" t="s">
-        <v>287</v>
+        <v>272</v>
       </c>
       <c r="D211" s="2" t="s">
-        <v>281</v>
+        <v>273</v>
       </c>
       <c r="E211" s="2" t="s">
-        <v>55</v>
+        <v>181</v>
       </c>
     </row>
     <row r="212" ht="28" customHeight="true">
       <c r="A212" s="3">
         <v>211</v>
       </c>
       <c r="B212" s="3">
-        <v>882</v>
+        <v>1608</v>
       </c>
       <c r="C212" s="3" t="s">
-        <v>288</v>
+        <v>274</v>
       </c>
       <c r="D212" s="3" t="s">
-        <v>281</v>
+        <v>273</v>
       </c>
       <c r="E212" s="3" t="s">
-        <v>55</v>
+        <v>181</v>
       </c>
     </row>
     <row r="213" ht="28" customHeight="true">
       <c r="A213" s="2">
         <v>212</v>
       </c>
       <c r="B213" s="2">
-        <v>9416</v>
+        <v>1611</v>
       </c>
       <c r="C213" s="2" t="s">
-        <v>289</v>
+        <v>275</v>
       </c>
       <c r="D213" s="2" t="s">
-        <v>281</v>
+        <v>273</v>
       </c>
       <c r="E213" s="2" t="s">
-        <v>55</v>
+        <v>181</v>
       </c>
     </row>
     <row r="214" ht="28" customHeight="true">
       <c r="A214" s="3">
         <v>213</v>
       </c>
       <c r="B214" s="3">
-        <v>1724</v>
+        <v>1612</v>
       </c>
       <c r="C214" s="3" t="s">
-        <v>290</v>
+        <v>276</v>
       </c>
       <c r="D214" s="3" t="s">
-        <v>269</v>
+        <v>273</v>
       </c>
       <c r="E214" s="3" t="s">
-        <v>219</v>
+        <v>181</v>
       </c>
     </row>
     <row r="215" ht="28" customHeight="true">
       <c r="A215" s="2">
         <v>214</v>
       </c>
       <c r="B215" s="2">
-        <v>1730</v>
+        <v>1623</v>
       </c>
       <c r="C215" s="2" t="s">
-        <v>291</v>
+        <v>277</v>
       </c>
       <c r="D215" s="2" t="s">
-        <v>269</v>
+        <v>211</v>
       </c>
       <c r="E215" s="2" t="s">
-        <v>219</v>
+        <v>181</v>
       </c>
     </row>
     <row r="216" ht="28" customHeight="true">
       <c r="A216" s="3">
         <v>215</v>
       </c>
       <c r="B216" s="3">
-        <v>1739</v>
+        <v>2132</v>
       </c>
       <c r="C216" s="3" t="s">
-        <v>292</v>
+        <v>278</v>
       </c>
       <c r="D216" s="3" t="s">
-        <v>269</v>
+        <v>279</v>
       </c>
       <c r="E216" s="3" t="s">
-        <v>219</v>
+        <v>259</v>
       </c>
     </row>
     <row r="217" ht="28" customHeight="true">
       <c r="A217" s="2">
         <v>216</v>
       </c>
       <c r="B217" s="2">
-        <v>1433</v>
+        <v>2134</v>
       </c>
       <c r="C217" s="2" t="s">
-        <v>293</v>
+        <v>280</v>
       </c>
       <c r="D217" s="2" t="s">
-        <v>218</v>
+        <v>279</v>
       </c>
       <c r="E217" s="2" t="s">
-        <v>219</v>
+        <v>259</v>
       </c>
     </row>
     <row r="218" ht="28" customHeight="true">
       <c r="A218" s="3">
         <v>217</v>
       </c>
       <c r="B218" s="3">
-        <v>1900</v>
+        <v>1638</v>
       </c>
       <c r="C218" s="3" t="s">
-        <v>294</v>
+        <v>281</v>
       </c>
       <c r="D218" s="3" t="s">
-        <v>295</v>
+        <v>212</v>
       </c>
       <c r="E218" s="3" t="s">
-        <v>23</v>
+        <v>181</v>
       </c>
     </row>
     <row r="219" ht="28" customHeight="true">
       <c r="A219" s="2">
         <v>218</v>
       </c>
       <c r="B219" s="2">
-        <v>1437</v>
+        <v>1649</v>
       </c>
       <c r="C219" s="2" t="s">
-        <v>296</v>
+        <v>282</v>
       </c>
       <c r="D219" s="2" t="s">
-        <v>218</v>
+        <v>221</v>
       </c>
       <c r="E219" s="2" t="s">
-        <v>219</v>
+        <v>181</v>
       </c>
     </row>
     <row r="220" ht="28" customHeight="true">
       <c r="A220" s="3">
         <v>219</v>
       </c>
       <c r="B220" s="3">
-        <v>1438</v>
+        <v>1652</v>
       </c>
       <c r="C220" s="3" t="s">
-        <v>297</v>
+        <v>283</v>
       </c>
       <c r="D220" s="3" t="s">
-        <v>218</v>
+        <v>221</v>
       </c>
       <c r="E220" s="3" t="s">
-        <v>219</v>
+        <v>181</v>
       </c>
     </row>
     <row r="221" ht="28" customHeight="true">
       <c r="A221" s="2">
         <v>220</v>
       </c>
       <c r="B221" s="2">
-        <v>1906</v>
+        <v>1663</v>
       </c>
       <c r="C221" s="2" t="s">
-        <v>298</v>
+        <v>284</v>
       </c>
       <c r="D221" s="2" t="s">
-        <v>299</v>
+        <v>285</v>
       </c>
       <c r="E221" s="2" t="s">
-        <v>23</v>
+        <v>181</v>
       </c>
     </row>
     <row r="222" ht="28" customHeight="true">
       <c r="A222" s="3">
         <v>221</v>
       </c>
       <c r="B222" s="3">
-        <v>1447</v>
+        <v>1666</v>
       </c>
       <c r="C222" s="3" t="s">
-        <v>300</v>
+        <v>286</v>
       </c>
       <c r="D222" s="3" t="s">
-        <v>301</v>
+        <v>285</v>
       </c>
       <c r="E222" s="3" t="s">
-        <v>219</v>
+        <v>181</v>
       </c>
     </row>
     <row r="223" ht="28" customHeight="true">
       <c r="A223" s="2">
         <v>222</v>
       </c>
       <c r="B223" s="2">
-        <v>1457</v>
+        <v>1686</v>
       </c>
       <c r="C223" s="2" t="s">
-        <v>302</v>
+        <v>287</v>
       </c>
       <c r="D223" s="2" t="s">
-        <v>301</v>
+        <v>225</v>
       </c>
       <c r="E223" s="2" t="s">
-        <v>219</v>
+        <v>181</v>
       </c>
     </row>
     <row r="224" ht="28" customHeight="true">
       <c r="A224" s="3">
         <v>223</v>
       </c>
       <c r="B224" s="3">
-        <v>1465</v>
+        <v>1687</v>
       </c>
       <c r="C224" s="3" t="s">
-        <v>303</v>
+        <v>288</v>
       </c>
       <c r="D224" s="3" t="s">
-        <v>301</v>
+        <v>225</v>
       </c>
       <c r="E224" s="3" t="s">
-        <v>219</v>
+        <v>181</v>
       </c>
     </row>
     <row r="225" ht="28" customHeight="true">
       <c r="A225" s="2">
         <v>224</v>
       </c>
       <c r="B225" s="2">
-        <v>1479</v>
+        <v>1695</v>
       </c>
       <c r="C225" s="2" t="s">
-        <v>304</v>
+        <v>289</v>
       </c>
       <c r="D225" s="2" t="s">
-        <v>305</v>
+        <v>225</v>
       </c>
       <c r="E225" s="2" t="s">
-        <v>219</v>
+        <v>181</v>
       </c>
     </row>
     <row r="226" ht="28" customHeight="true">
       <c r="A226" s="3">
         <v>225</v>
       </c>
       <c r="B226" s="3">
-        <v>1483</v>
+        <v>1703</v>
       </c>
       <c r="C226" s="3" t="s">
-        <v>306</v>
+        <v>290</v>
       </c>
       <c r="D226" s="3" t="s">
-        <v>305</v>
+        <v>291</v>
       </c>
       <c r="E226" s="3" t="s">
-        <v>219</v>
+        <v>181</v>
       </c>
     </row>
     <row r="227" ht="28" customHeight="true">
       <c r="A227" s="2">
         <v>226</v>
       </c>
       <c r="B227" s="2">
-        <v>1494</v>
+        <v>1562</v>
       </c>
       <c r="C227" s="2" t="s">
-        <v>307</v>
+        <v>292</v>
       </c>
       <c r="D227" s="2" t="s">
-        <v>305</v>
+        <v>202</v>
       </c>
       <c r="E227" s="2" t="s">
-        <v>219</v>
+        <v>181</v>
       </c>
     </row>
     <row r="228" ht="28" customHeight="true">
       <c r="A228" s="3">
         <v>227</v>
       </c>
       <c r="B228" s="3">
-        <v>1584</v>
+        <v>1563</v>
       </c>
       <c r="C228" s="3" t="s">
-        <v>308</v>
+        <v>293</v>
       </c>
       <c r="D228" s="3" t="s">
-        <v>309</v>
+        <v>202</v>
       </c>
       <c r="E228" s="3" t="s">
-        <v>219</v>
+        <v>181</v>
       </c>
     </row>
     <row r="229" ht="28" customHeight="true">
       <c r="A229" s="2">
         <v>228</v>
       </c>
       <c r="B229" s="2">
-        <v>1608</v>
+        <v>1568</v>
       </c>
       <c r="C229" s="2" t="s">
-        <v>310</v>
+        <v>294</v>
       </c>
       <c r="D229" s="2" t="s">
-        <v>309</v>
+        <v>202</v>
       </c>
       <c r="E229" s="2" t="s">
-        <v>219</v>
+        <v>181</v>
       </c>
     </row>
     <row r="230" ht="28" customHeight="true">
       <c r="A230" s="3">
         <v>229</v>
       </c>
       <c r="B230" s="3">
-        <v>1611</v>
+        <v>1571</v>
       </c>
       <c r="C230" s="3" t="s">
-        <v>311</v>
+        <v>295</v>
       </c>
       <c r="D230" s="3" t="s">
-        <v>309</v>
+        <v>202</v>
       </c>
       <c r="E230" s="3" t="s">
-        <v>219</v>
+        <v>181</v>
       </c>
     </row>
     <row r="231" ht="28" customHeight="true">
       <c r="A231" s="2">
         <v>230</v>
       </c>
       <c r="B231" s="2">
-        <v>1612</v>
+        <v>1572</v>
       </c>
       <c r="C231" s="2" t="s">
-        <v>312</v>
+        <v>296</v>
       </c>
       <c r="D231" s="2" t="s">
-        <v>309</v>
+        <v>202</v>
       </c>
       <c r="E231" s="2" t="s">
-        <v>219</v>
+        <v>181</v>
       </c>
     </row>
     <row r="232" ht="28" customHeight="true">
       <c r="A232" s="3">
         <v>231</v>
       </c>
       <c r="B232" s="3">
-        <v>1623</v>
+        <v>1529</v>
       </c>
       <c r="C232" s="3" t="s">
-        <v>313</v>
+        <v>297</v>
       </c>
       <c r="D232" s="3" t="s">
-        <v>248</v>
+        <v>196</v>
       </c>
       <c r="E232" s="3" t="s">
-        <v>219</v>
+        <v>181</v>
       </c>
     </row>
     <row r="233" ht="28" customHeight="true">
       <c r="A233" s="2">
         <v>232</v>
       </c>
       <c r="B233" s="2">
-        <v>2132</v>
+        <v>1541</v>
       </c>
       <c r="C233" s="2" t="s">
-        <v>314</v>
+        <v>298</v>
       </c>
       <c r="D233" s="2" t="s">
-        <v>315</v>
+        <v>196</v>
       </c>
       <c r="E233" s="2" t="s">
-        <v>23</v>
+        <v>181</v>
       </c>
     </row>
     <row r="234" ht="28" customHeight="true">
       <c r="A234" s="3">
         <v>233</v>
       </c>
       <c r="B234" s="3">
-        <v>2134</v>
+        <v>1547</v>
       </c>
       <c r="C234" s="3" t="s">
-        <v>316</v>
+        <v>299</v>
       </c>
       <c r="D234" s="3" t="s">
-        <v>315</v>
+        <v>196</v>
       </c>
       <c r="E234" s="3" t="s">
-        <v>23</v>
+        <v>181</v>
       </c>
     </row>
     <row r="235" ht="28" customHeight="true">
       <c r="A235" s="2">
         <v>234</v>
       </c>
       <c r="B235" s="2">
-        <v>1638</v>
+        <v>2418</v>
       </c>
       <c r="C235" s="2" t="s">
-        <v>317</v>
+        <v>300</v>
       </c>
       <c r="D235" s="2" t="s">
-        <v>249</v>
+        <v>301</v>
       </c>
       <c r="E235" s="2" t="s">
-        <v>219</v>
+        <v>259</v>
       </c>
     </row>
     <row r="236" ht="28" customHeight="true">
       <c r="A236" s="3">
         <v>235</v>
       </c>
       <c r="B236" s="3">
-        <v>1649</v>
+        <v>2429</v>
       </c>
       <c r="C236" s="3" t="s">
-        <v>318</v>
+        <v>302</v>
       </c>
       <c r="D236" s="3" t="s">
-        <v>258</v>
+        <v>301</v>
       </c>
       <c r="E236" s="3" t="s">
-        <v>219</v>
+        <v>259</v>
       </c>
     </row>
     <row r="237" ht="28" customHeight="true">
       <c r="A237" s="2">
         <v>236</v>
       </c>
       <c r="B237" s="2">
-        <v>1652</v>
+        <v>2462</v>
       </c>
       <c r="C237" s="2" t="s">
-        <v>319</v>
+        <v>303</v>
       </c>
       <c r="D237" s="2" t="s">
-        <v>258</v>
+        <v>301</v>
       </c>
       <c r="E237" s="2" t="s">
-        <v>219</v>
+        <v>259</v>
       </c>
     </row>
     <row r="238" ht="28" customHeight="true">
       <c r="A238" s="3">
         <v>237</v>
       </c>
       <c r="B238" s="3">
-        <v>1663</v>
+        <v>2453</v>
       </c>
       <c r="C238" s="3" t="s">
-        <v>320</v>
+        <v>304</v>
       </c>
       <c r="D238" s="3" t="s">
-        <v>321</v>
+        <v>301</v>
       </c>
       <c r="E238" s="3" t="s">
-        <v>219</v>
+        <v>259</v>
       </c>
     </row>
     <row r="239" ht="28" customHeight="true">
       <c r="A239" s="2">
         <v>238</v>
       </c>
       <c r="B239" s="2">
-        <v>1666</v>
+        <v>1741</v>
       </c>
       <c r="C239" s="2" t="s">
-        <v>322</v>
+        <v>305</v>
       </c>
       <c r="D239" s="2" t="s">
-        <v>321</v>
+        <v>306</v>
       </c>
       <c r="E239" s="2" t="s">
-        <v>219</v>
+        <v>259</v>
       </c>
     </row>
     <row r="240" ht="28" customHeight="true">
       <c r="A240" s="3">
         <v>239</v>
       </c>
       <c r="B240" s="3">
-        <v>1686</v>
+        <v>1742</v>
       </c>
       <c r="C240" s="3" t="s">
-        <v>323</v>
+        <v>307</v>
       </c>
       <c r="D240" s="3" t="s">
-        <v>262</v>
+        <v>306</v>
       </c>
       <c r="E240" s="3" t="s">
-        <v>219</v>
+        <v>259</v>
       </c>
     </row>
     <row r="241" ht="28" customHeight="true">
       <c r="A241" s="2">
         <v>240</v>
       </c>
       <c r="B241" s="2">
-        <v>1687</v>
+        <v>1752</v>
       </c>
       <c r="C241" s="2" t="s">
-        <v>324</v>
+        <v>308</v>
       </c>
       <c r="D241" s="2" t="s">
-        <v>262</v>
+        <v>306</v>
       </c>
       <c r="E241" s="2" t="s">
-        <v>219</v>
+        <v>259</v>
       </c>
     </row>
     <row r="242" ht="28" customHeight="true">
       <c r="A242" s="3">
         <v>241</v>
       </c>
       <c r="B242" s="3">
-        <v>1695</v>
+        <v>1755</v>
       </c>
       <c r="C242" s="3" t="s">
-        <v>325</v>
+        <v>309</v>
       </c>
       <c r="D242" s="3" t="s">
-        <v>262</v>
+        <v>306</v>
       </c>
       <c r="E242" s="3" t="s">
-        <v>219</v>
+        <v>259</v>
       </c>
     </row>
     <row r="243" ht="28" customHeight="true">
       <c r="A243" s="2">
         <v>242</v>
       </c>
       <c r="B243" s="2">
-        <v>1703</v>
+        <v>1799</v>
       </c>
       <c r="C243" s="2" t="s">
-        <v>326</v>
+        <v>310</v>
       </c>
       <c r="D243" s="2" t="s">
-        <v>327</v>
+        <v>311</v>
       </c>
       <c r="E243" s="2" t="s">
-        <v>219</v>
+        <v>259</v>
       </c>
     </row>
     <row r="244" ht="28" customHeight="true">
       <c r="A244" s="3">
         <v>243</v>
       </c>
       <c r="B244" s="3">
-        <v>1562</v>
+        <v>1820</v>
       </c>
       <c r="C244" s="3" t="s">
-        <v>328</v>
+        <v>312</v>
       </c>
       <c r="D244" s="3" t="s">
-        <v>240</v>
+        <v>311</v>
       </c>
       <c r="E244" s="3" t="s">
-        <v>219</v>
+        <v>259</v>
       </c>
     </row>
     <row r="245" ht="28" customHeight="true">
       <c r="A245" s="2">
         <v>244</v>
       </c>
       <c r="B245" s="2">
-        <v>1563</v>
+        <v>1825</v>
       </c>
       <c r="C245" s="2" t="s">
-        <v>329</v>
+        <v>313</v>
       </c>
       <c r="D245" s="2" t="s">
-        <v>240</v>
+        <v>311</v>
       </c>
       <c r="E245" s="2" t="s">
-        <v>219</v>
+        <v>259</v>
       </c>
     </row>
     <row r="246" ht="28" customHeight="true">
       <c r="A246" s="3">
         <v>245</v>
       </c>
       <c r="B246" s="3">
-        <v>1568</v>
+        <v>1843</v>
       </c>
       <c r="C246" s="3" t="s">
-        <v>330</v>
+        <v>314</v>
       </c>
       <c r="D246" s="3" t="s">
-        <v>240</v>
+        <v>258</v>
       </c>
       <c r="E246" s="3" t="s">
-        <v>219</v>
+        <v>259</v>
       </c>
     </row>
     <row r="247" ht="28" customHeight="true">
       <c r="A247" s="2">
         <v>246</v>
       </c>
       <c r="B247" s="2">
-        <v>1571</v>
+        <v>1848</v>
       </c>
       <c r="C247" s="2" t="s">
-        <v>331</v>
+        <v>315</v>
       </c>
       <c r="D247" s="2" t="s">
-        <v>240</v>
+        <v>258</v>
       </c>
       <c r="E247" s="2" t="s">
-        <v>219</v>
+        <v>259</v>
       </c>
     </row>
     <row r="248" ht="28" customHeight="true">
       <c r="A248" s="3">
         <v>247</v>
       </c>
       <c r="B248" s="3">
-        <v>1572</v>
+        <v>1855</v>
       </c>
       <c r="C248" s="3" t="s">
-        <v>332</v>
+        <v>316</v>
       </c>
       <c r="D248" s="3" t="s">
-        <v>240</v>
+        <v>258</v>
       </c>
       <c r="E248" s="3" t="s">
-        <v>219</v>
+        <v>259</v>
       </c>
     </row>
     <row r="249" ht="28" customHeight="true">
       <c r="A249" s="2">
         <v>248</v>
       </c>
       <c r="B249" s="2">
-        <v>1529</v>
+        <v>1876</v>
       </c>
       <c r="C249" s="2" t="s">
-        <v>333</v>
+        <v>317</v>
       </c>
       <c r="D249" s="2" t="s">
-        <v>234</v>
+        <v>258</v>
       </c>
       <c r="E249" s="2" t="s">
-        <v>219</v>
+        <v>259</v>
       </c>
     </row>
     <row r="250" ht="28" customHeight="true">
       <c r="A250" s="3">
         <v>249</v>
       </c>
       <c r="B250" s="3">
-        <v>1541</v>
+        <v>1882</v>
       </c>
       <c r="C250" s="3" t="s">
-        <v>334</v>
+        <v>318</v>
       </c>
       <c r="D250" s="3" t="s">
-        <v>234</v>
+        <v>258</v>
       </c>
       <c r="E250" s="3" t="s">
-        <v>219</v>
+        <v>259</v>
       </c>
     </row>
     <row r="251" ht="28" customHeight="true">
       <c r="A251" s="2">
         <v>250</v>
       </c>
       <c r="B251" s="2">
-        <v>1547</v>
+        <v>1914</v>
       </c>
       <c r="C251" s="2" t="s">
-        <v>335</v>
+        <v>319</v>
       </c>
       <c r="D251" s="2" t="s">
-        <v>234</v>
+        <v>263</v>
       </c>
       <c r="E251" s="2" t="s">
-        <v>219</v>
+        <v>259</v>
       </c>
     </row>
     <row r="252" ht="28" customHeight="true">
       <c r="A252" s="3">
         <v>251</v>
       </c>
       <c r="B252" s="3">
-        <v>2418</v>
+        <v>1939</v>
       </c>
       <c r="C252" s="3" t="s">
-        <v>336</v>
+        <v>320</v>
       </c>
       <c r="D252" s="3" t="s">
-        <v>337</v>
+        <v>263</v>
       </c>
       <c r="E252" s="3" t="s">
-        <v>23</v>
+        <v>259</v>
       </c>
     </row>
     <row r="253" ht="28" customHeight="true">
       <c r="A253" s="2">
         <v>252</v>
       </c>
       <c r="B253" s="2">
-        <v>2429</v>
+        <v>1941</v>
       </c>
       <c r="C253" s="2" t="s">
-        <v>338</v>
+        <v>264</v>
       </c>
       <c r="D253" s="2" t="s">
-        <v>337</v>
+        <v>263</v>
       </c>
       <c r="E253" s="2" t="s">
-        <v>23</v>
+        <v>259</v>
       </c>
     </row>
     <row r="254" ht="28" customHeight="true">
       <c r="A254" s="3">
         <v>253</v>
       </c>
       <c r="B254" s="3">
-        <v>2462</v>
+        <v>2624</v>
       </c>
       <c r="C254" s="3" t="s">
-        <v>339</v>
+        <v>321</v>
       </c>
       <c r="D254" s="3" t="s">
-        <v>337</v>
+        <v>153</v>
       </c>
       <c r="E254" s="3" t="s">
-        <v>23</v>
+        <v>108</v>
       </c>
     </row>
     <row r="255" ht="28" customHeight="true">
       <c r="A255" s="2">
         <v>254</v>
       </c>
       <c r="B255" s="2">
-        <v>2453</v>
+        <v>1956</v>
       </c>
       <c r="C255" s="2" t="s">
-        <v>340</v>
+        <v>322</v>
       </c>
       <c r="D255" s="2" t="s">
-        <v>337</v>
+        <v>263</v>
       </c>
       <c r="E255" s="2" t="s">
-        <v>23</v>
+        <v>259</v>
       </c>
     </row>
     <row r="256" ht="28" customHeight="true">
       <c r="A256" s="3">
         <v>255</v>
       </c>
       <c r="B256" s="3">
-        <v>1741</v>
+        <v>2088</v>
       </c>
       <c r="C256" s="3" t="s">
-        <v>341</v>
+        <v>323</v>
       </c>
       <c r="D256" s="3" t="s">
-        <v>342</v>
+        <v>324</v>
       </c>
       <c r="E256" s="3" t="s">
-        <v>23</v>
+        <v>259</v>
       </c>
     </row>
     <row r="257" ht="28" customHeight="true">
       <c r="A257" s="2">
         <v>256</v>
       </c>
       <c r="B257" s="2">
-        <v>1742</v>
+        <v>2639</v>
       </c>
       <c r="C257" s="2" t="s">
-        <v>343</v>
+        <v>325</v>
       </c>
       <c r="D257" s="2" t="s">
-        <v>342</v>
+        <v>153</v>
       </c>
       <c r="E257" s="2" t="s">
-        <v>23</v>
+        <v>108</v>
       </c>
     </row>
     <row r="258" ht="28" customHeight="true">
       <c r="A258" s="3">
         <v>257</v>
       </c>
       <c r="B258" s="3">
-        <v>1752</v>
+        <v>2095</v>
       </c>
       <c r="C258" s="3" t="s">
-        <v>344</v>
+        <v>326</v>
       </c>
       <c r="D258" s="3" t="s">
-        <v>342</v>
+        <v>324</v>
       </c>
       <c r="E258" s="3" t="s">
-        <v>23</v>
+        <v>259</v>
       </c>
     </row>
     <row r="259" ht="28" customHeight="true">
       <c r="A259" s="2">
         <v>258</v>
       </c>
       <c r="B259" s="2">
-        <v>1755</v>
+        <v>2105</v>
       </c>
       <c r="C259" s="2" t="s">
-        <v>345</v>
+        <v>327</v>
       </c>
       <c r="D259" s="2" t="s">
-        <v>342</v>
+        <v>324</v>
       </c>
       <c r="E259" s="2" t="s">
-        <v>23</v>
+        <v>259</v>
       </c>
     </row>
     <row r="260" ht="28" customHeight="true">
       <c r="A260" s="3">
         <v>259</v>
       </c>
       <c r="B260" s="3">
-        <v>1799</v>
+        <v>2674</v>
       </c>
       <c r="C260" s="3" t="s">
-        <v>346</v>
+        <v>328</v>
       </c>
       <c r="D260" s="3" t="s">
-        <v>22</v>
+        <v>112</v>
       </c>
       <c r="E260" s="3" t="s">
-        <v>23</v>
+        <v>108</v>
       </c>
     </row>
     <row r="261" ht="28" customHeight="true">
       <c r="A261" s="2">
         <v>260</v>
       </c>
       <c r="B261" s="2">
-        <v>1820</v>
+        <v>1964</v>
       </c>
       <c r="C261" s="2" t="s">
-        <v>347</v>
+        <v>329</v>
       </c>
       <c r="D261" s="2" t="s">
-        <v>22</v>
+        <v>330</v>
       </c>
       <c r="E261" s="2" t="s">
-        <v>23</v>
+        <v>259</v>
       </c>
     </row>
     <row r="262" ht="28" customHeight="true">
       <c r="A262" s="3">
         <v>261</v>
       </c>
       <c r="B262" s="3">
-        <v>1825</v>
+        <v>1967</v>
       </c>
       <c r="C262" s="3" t="s">
-        <v>348</v>
+        <v>331</v>
       </c>
       <c r="D262" s="3" t="s">
-        <v>22</v>
+        <v>330</v>
       </c>
       <c r="E262" s="3" t="s">
-        <v>23</v>
+        <v>259</v>
       </c>
     </row>
     <row r="263" ht="28" customHeight="true">
       <c r="A263" s="2">
         <v>262</v>
       </c>
       <c r="B263" s="2">
-        <v>1843</v>
+        <v>1968</v>
       </c>
       <c r="C263" s="2" t="s">
-        <v>349</v>
+        <v>332</v>
       </c>
       <c r="D263" s="2" t="s">
-        <v>295</v>
+        <v>330</v>
       </c>
       <c r="E263" s="2" t="s">
-        <v>23</v>
+        <v>259</v>
       </c>
     </row>
     <row r="264" ht="28" customHeight="true">
       <c r="A264" s="3">
         <v>263</v>
       </c>
       <c r="B264" s="3">
-        <v>1848</v>
+        <v>1972</v>
       </c>
       <c r="C264" s="3" t="s">
-        <v>350</v>
+        <v>333</v>
       </c>
       <c r="D264" s="3" t="s">
-        <v>295</v>
+        <v>330</v>
       </c>
       <c r="E264" s="3" t="s">
-        <v>23</v>
+        <v>259</v>
       </c>
     </row>
     <row r="265" ht="28" customHeight="true">
       <c r="A265" s="2">
         <v>264</v>
       </c>
       <c r="B265" s="2">
-        <v>1855</v>
+        <v>1973</v>
       </c>
       <c r="C265" s="2" t="s">
-        <v>351</v>
+        <v>334</v>
       </c>
       <c r="D265" s="2" t="s">
-        <v>295</v>
+        <v>330</v>
       </c>
       <c r="E265" s="2" t="s">
-        <v>23</v>
+        <v>259</v>
       </c>
     </row>
     <row r="266" ht="28" customHeight="true">
       <c r="A266" s="3">
         <v>265</v>
       </c>
       <c r="B266" s="3">
-        <v>1876</v>
+        <v>1975</v>
       </c>
       <c r="C266" s="3" t="s">
-        <v>352</v>
+        <v>335</v>
       </c>
       <c r="D266" s="3" t="s">
-        <v>295</v>
+        <v>330</v>
       </c>
       <c r="E266" s="3" t="s">
-        <v>23</v>
+        <v>259</v>
       </c>
     </row>
     <row r="267" ht="28" customHeight="true">
       <c r="A267" s="2">
         <v>266</v>
       </c>
       <c r="B267" s="2">
-        <v>1882</v>
+        <v>2128</v>
       </c>
       <c r="C267" s="2" t="s">
-        <v>353</v>
+        <v>336</v>
       </c>
       <c r="D267" s="2" t="s">
-        <v>295</v>
+        <v>279</v>
       </c>
       <c r="E267" s="2" t="s">
-        <v>23</v>
+        <v>259</v>
       </c>
     </row>
     <row r="268" ht="28" customHeight="true">
       <c r="A268" s="3">
         <v>267</v>
       </c>
       <c r="B268" s="3">
-        <v>1914</v>
+        <v>2710</v>
       </c>
       <c r="C268" s="3" t="s">
-        <v>41</v>
+        <v>337</v>
       </c>
       <c r="D268" s="3" t="s">
-        <v>299</v>
+        <v>120</v>
       </c>
       <c r="E268" s="3" t="s">
-        <v>23</v>
+        <v>108</v>
       </c>
     </row>
     <row r="269" ht="28" customHeight="true">
       <c r="A269" s="2">
         <v>268</v>
       </c>
       <c r="B269" s="2">
-        <v>1939</v>
+        <v>2143</v>
       </c>
       <c r="C269" s="2" t="s">
-        <v>354</v>
+        <v>338</v>
       </c>
       <c r="D269" s="2" t="s">
-        <v>299</v>
+        <v>279</v>
       </c>
       <c r="E269" s="2" t="s">
-        <v>23</v>
+        <v>259</v>
       </c>
     </row>
     <row r="270" ht="28" customHeight="true">
       <c r="A270" s="3">
         <v>269</v>
       </c>
       <c r="B270" s="3">
-        <v>1941</v>
+        <v>2148</v>
       </c>
       <c r="C270" s="3" t="s">
-        <v>300</v>
+        <v>339</v>
       </c>
       <c r="D270" s="3" t="s">
-        <v>299</v>
+        <v>279</v>
       </c>
       <c r="E270" s="3" t="s">
-        <v>23</v>
+        <v>259</v>
       </c>
     </row>
     <row r="271" ht="28" customHeight="true">
       <c r="A271" s="2">
         <v>270</v>
       </c>
       <c r="B271" s="2">
-        <v>2624</v>
+        <v>2030</v>
       </c>
       <c r="C271" s="2" t="s">
-        <v>355</v>
+        <v>340</v>
       </c>
       <c r="D271" s="2" t="s">
-        <v>191</v>
+        <v>341</v>
       </c>
       <c r="E271" s="2" t="s">
-        <v>146</v>
+        <v>259</v>
       </c>
     </row>
     <row r="272" ht="28" customHeight="true">
       <c r="A272" s="3">
         <v>271</v>
       </c>
       <c r="B272" s="3">
-        <v>1956</v>
+        <v>2052</v>
       </c>
       <c r="C272" s="3" t="s">
-        <v>356</v>
+        <v>342</v>
       </c>
       <c r="D272" s="3" t="s">
-        <v>299</v>
+        <v>343</v>
       </c>
       <c r="E272" s="3" t="s">
-        <v>23</v>
+        <v>259</v>
       </c>
     </row>
     <row r="273" ht="28" customHeight="true">
       <c r="A273" s="2">
         <v>272</v>
       </c>
       <c r="B273" s="2">
-        <v>2088</v>
+        <v>2053</v>
       </c>
       <c r="C273" s="2" t="s">
-        <v>357</v>
+        <v>344</v>
       </c>
       <c r="D273" s="2" t="s">
-        <v>358</v>
+        <v>343</v>
       </c>
       <c r="E273" s="2" t="s">
-        <v>23</v>
+        <v>259</v>
       </c>
     </row>
     <row r="274" ht="28" customHeight="true">
       <c r="A274" s="3">
         <v>273</v>
       </c>
       <c r="B274" s="3">
-        <v>2639</v>
+        <v>2059</v>
       </c>
       <c r="C274" s="3" t="s">
-        <v>359</v>
+        <v>345</v>
       </c>
       <c r="D274" s="3" t="s">
-        <v>191</v>
+        <v>343</v>
       </c>
       <c r="E274" s="3" t="s">
-        <v>146</v>
+        <v>259</v>
       </c>
     </row>
     <row r="275" ht="28" customHeight="true">
       <c r="A275" s="2">
         <v>274</v>
       </c>
       <c r="B275" s="2">
-        <v>2095</v>
+        <v>2075</v>
       </c>
       <c r="C275" s="2" t="s">
-        <v>360</v>
+        <v>346</v>
       </c>
       <c r="D275" s="2" t="s">
-        <v>358</v>
+        <v>343</v>
       </c>
       <c r="E275" s="2" t="s">
-        <v>23</v>
+        <v>259</v>
       </c>
     </row>
     <row r="276" ht="28" customHeight="true">
       <c r="A276" s="3">
         <v>275</v>
       </c>
       <c r="B276" s="3">
-        <v>2105</v>
+        <v>2164</v>
       </c>
       <c r="C276" s="3" t="s">
-        <v>361</v>
+        <v>347</v>
       </c>
       <c r="D276" s="3" t="s">
-        <v>358</v>
+        <v>348</v>
       </c>
       <c r="E276" s="3" t="s">
-        <v>23</v>
+        <v>259</v>
       </c>
     </row>
     <row r="277" ht="28" customHeight="true">
       <c r="A277" s="2">
         <v>276</v>
       </c>
       <c r="B277" s="2">
-        <v>2674</v>
+        <v>2759</v>
       </c>
       <c r="C277" s="2" t="s">
-        <v>362</v>
+        <v>349</v>
       </c>
       <c r="D277" s="2" t="s">
-        <v>150</v>
+        <v>125</v>
       </c>
       <c r="E277" s="2" t="s">
-        <v>146</v>
+        <v>108</v>
       </c>
     </row>
     <row r="278" ht="28" customHeight="true">
       <c r="A278" s="3">
         <v>277</v>
       </c>
       <c r="B278" s="3">
-        <v>1964</v>
+        <v>2779</v>
       </c>
       <c r="C278" s="3" t="s">
-        <v>363</v>
+        <v>350</v>
       </c>
       <c r="D278" s="3" t="s">
-        <v>364</v>
+        <v>116</v>
       </c>
       <c r="E278" s="3" t="s">
-        <v>23</v>
+        <v>108</v>
       </c>
     </row>
     <row r="279" ht="28" customHeight="true">
       <c r="A279" s="2">
         <v>278</v>
       </c>
       <c r="B279" s="2">
-        <v>1967</v>
+        <v>2209</v>
       </c>
       <c r="C279" s="2" t="s">
-        <v>365</v>
+        <v>351</v>
       </c>
       <c r="D279" s="2" t="s">
-        <v>364</v>
+        <v>348</v>
       </c>
       <c r="E279" s="2" t="s">
-        <v>23</v>
+        <v>259</v>
       </c>
     </row>
     <row r="280" ht="28" customHeight="true">
       <c r="A280" s="3">
         <v>279</v>
       </c>
       <c r="B280" s="3">
-        <v>1968</v>
+        <v>2212</v>
       </c>
       <c r="C280" s="3" t="s">
-        <v>366</v>
+        <v>352</v>
       </c>
       <c r="D280" s="3" t="s">
-        <v>364</v>
+        <v>348</v>
       </c>
       <c r="E280" s="3" t="s">
-        <v>23</v>
+        <v>259</v>
       </c>
     </row>
     <row r="281" ht="28" customHeight="true">
       <c r="A281" s="2">
         <v>280</v>
       </c>
       <c r="B281" s="2">
-        <v>1972</v>
+        <v>2219</v>
       </c>
       <c r="C281" s="2" t="s">
-        <v>367</v>
+        <v>353</v>
       </c>
       <c r="D281" s="2" t="s">
-        <v>364</v>
+        <v>348</v>
       </c>
       <c r="E281" s="2" t="s">
-        <v>23</v>
+        <v>259</v>
       </c>
     </row>
     <row r="282" ht="28" customHeight="true">
       <c r="A282" s="3">
         <v>281</v>
       </c>
       <c r="B282" s="3">
-        <v>1973</v>
+        <v>2223</v>
       </c>
       <c r="C282" s="3" t="s">
-        <v>368</v>
+        <v>354</v>
       </c>
       <c r="D282" s="3" t="s">
-        <v>364</v>
+        <v>355</v>
       </c>
       <c r="E282" s="3" t="s">
-        <v>23</v>
+        <v>259</v>
       </c>
     </row>
     <row r="283" ht="28" customHeight="true">
       <c r="A283" s="2">
         <v>282</v>
       </c>
       <c r="B283" s="2">
-        <v>1975</v>
+        <v>2235</v>
       </c>
       <c r="C283" s="2" t="s">
-        <v>369</v>
+        <v>356</v>
       </c>
       <c r="D283" s="2" t="s">
-        <v>364</v>
+        <v>355</v>
       </c>
       <c r="E283" s="2" t="s">
-        <v>23</v>
+        <v>259</v>
       </c>
     </row>
     <row r="284" ht="28" customHeight="true">
       <c r="A284" s="3">
         <v>283</v>
       </c>
       <c r="B284" s="3">
-        <v>2128</v>
+        <v>2245</v>
       </c>
       <c r="C284" s="3" t="s">
-        <v>370</v>
+        <v>122</v>
       </c>
       <c r="D284" s="3" t="s">
-        <v>315</v>
+        <v>355</v>
       </c>
       <c r="E284" s="3" t="s">
-        <v>23</v>
+        <v>259</v>
       </c>
     </row>
     <row r="285" ht="28" customHeight="true">
       <c r="A285" s="2">
         <v>284</v>
       </c>
       <c r="B285" s="2">
-        <v>2710</v>
+        <v>2248</v>
       </c>
       <c r="C285" s="2" t="s">
-        <v>371</v>
+        <v>357</v>
       </c>
       <c r="D285" s="2" t="s">
-        <v>158</v>
+        <v>355</v>
       </c>
       <c r="E285" s="2" t="s">
-        <v>146</v>
+        <v>259</v>
       </c>
     </row>
     <row r="286" ht="28" customHeight="true">
       <c r="A286" s="3">
         <v>285</v>
       </c>
       <c r="B286" s="3">
-        <v>2143</v>
+        <v>2269</v>
       </c>
       <c r="C286" s="3" t="s">
-        <v>372</v>
+        <v>358</v>
       </c>
       <c r="D286" s="3" t="s">
-        <v>315</v>
+        <v>355</v>
       </c>
       <c r="E286" s="3" t="s">
-        <v>23</v>
+        <v>259</v>
       </c>
     </row>
     <row r="287" ht="28" customHeight="true">
       <c r="A287" s="2">
         <v>286</v>
       </c>
       <c r="B287" s="2">
-        <v>2148</v>
+        <v>2272</v>
       </c>
       <c r="C287" s="2" t="s">
-        <v>373</v>
+        <v>359</v>
       </c>
       <c r="D287" s="2" t="s">
-        <v>315</v>
+        <v>355</v>
       </c>
       <c r="E287" s="2" t="s">
-        <v>23</v>
+        <v>259</v>
       </c>
     </row>
     <row r="288" ht="28" customHeight="true">
       <c r="A288" s="3">
         <v>287</v>
       </c>
       <c r="B288" s="3">
-        <v>2030</v>
+        <v>2276</v>
       </c>
       <c r="C288" s="3" t="s">
-        <v>374</v>
+        <v>360</v>
       </c>
       <c r="D288" s="3" t="s">
-        <v>375</v>
+        <v>355</v>
       </c>
       <c r="E288" s="3" t="s">
-        <v>23</v>
+        <v>259</v>
       </c>
     </row>
     <row r="289" ht="28" customHeight="true">
       <c r="A289" s="2">
         <v>288</v>
       </c>
       <c r="B289" s="2">
-        <v>2052</v>
+        <v>2341</v>
       </c>
       <c r="C289" s="2" t="s">
-        <v>376</v>
+        <v>361</v>
       </c>
       <c r="D289" s="2" t="s">
-        <v>377</v>
+        <v>362</v>
       </c>
       <c r="E289" s="2" t="s">
-        <v>23</v>
+        <v>259</v>
       </c>
     </row>
     <row r="290" ht="28" customHeight="true">
       <c r="A290" s="3">
         <v>289</v>
       </c>
       <c r="B290" s="3">
-        <v>2053</v>
+        <v>2354</v>
       </c>
       <c r="C290" s="3" t="s">
-        <v>378</v>
+        <v>363</v>
       </c>
       <c r="D290" s="3" t="s">
-        <v>377</v>
+        <v>362</v>
       </c>
       <c r="E290" s="3" t="s">
-        <v>23</v>
+        <v>259</v>
       </c>
     </row>
     <row r="291" ht="28" customHeight="true">
       <c r="A291" s="2">
         <v>290</v>
       </c>
       <c r="B291" s="2">
-        <v>2059</v>
+        <v>2374</v>
       </c>
       <c r="C291" s="2" t="s">
-        <v>379</v>
+        <v>364</v>
       </c>
       <c r="D291" s="2" t="s">
-        <v>377</v>
+        <v>362</v>
       </c>
       <c r="E291" s="2" t="s">
-        <v>23</v>
+        <v>259</v>
       </c>
     </row>
     <row r="292" ht="28" customHeight="true">
       <c r="A292" s="3">
         <v>291</v>
       </c>
       <c r="B292" s="3">
-        <v>2075</v>
+        <v>2480</v>
       </c>
       <c r="C292" s="3" t="s">
-        <v>380</v>
+        <v>365</v>
       </c>
       <c r="D292" s="3" t="s">
-        <v>377</v>
+        <v>366</v>
       </c>
       <c r="E292" s="3" t="s">
-        <v>23</v>
+        <v>259</v>
       </c>
     </row>
     <row r="293" ht="28" customHeight="true">
       <c r="A293" s="2">
         <v>292</v>
       </c>
       <c r="B293" s="2">
-        <v>2164</v>
+        <v>2481</v>
       </c>
       <c r="C293" s="2" t="s">
-        <v>381</v>
+        <v>367</v>
       </c>
       <c r="D293" s="2" t="s">
-        <v>382</v>
+        <v>366</v>
       </c>
       <c r="E293" s="2" t="s">
-        <v>23</v>
+        <v>259</v>
       </c>
     </row>
     <row r="294" ht="28" customHeight="true">
       <c r="A294" s="3">
         <v>293</v>
       </c>
       <c r="B294" s="3">
-        <v>2759</v>
+        <v>2794</v>
       </c>
       <c r="C294" s="3" t="s">
-        <v>383</v>
+        <v>368</v>
       </c>
       <c r="D294" s="3" t="s">
-        <v>163</v>
+        <v>155</v>
       </c>
       <c r="E294" s="3" t="s">
-        <v>146</v>
+        <v>108</v>
       </c>
     </row>
     <row r="295" ht="28" customHeight="true">
       <c r="A295" s="2">
         <v>294</v>
       </c>
       <c r="B295" s="2">
-        <v>2779</v>
+        <v>2487</v>
       </c>
       <c r="C295" s="2" t="s">
-        <v>384</v>
+        <v>369</v>
       </c>
       <c r="D295" s="2" t="s">
-        <v>154</v>
+        <v>366</v>
       </c>
       <c r="E295" s="2" t="s">
-        <v>146</v>
+        <v>259</v>
       </c>
     </row>
     <row r="296" ht="28" customHeight="true">
       <c r="A296" s="3">
         <v>295</v>
       </c>
       <c r="B296" s="3">
-        <v>2209</v>
+        <v>2499</v>
       </c>
       <c r="C296" s="3" t="s">
-        <v>385</v>
+        <v>370</v>
       </c>
       <c r="D296" s="3" t="s">
-        <v>382</v>
+        <v>366</v>
       </c>
       <c r="E296" s="3" t="s">
-        <v>23</v>
+        <v>259</v>
       </c>
     </row>
     <row r="297" ht="28" customHeight="true">
       <c r="A297" s="2">
         <v>296</v>
       </c>
       <c r="B297" s="2">
-        <v>2212</v>
+        <v>2501</v>
       </c>
       <c r="C297" s="2" t="s">
-        <v>386</v>
+        <v>371</v>
       </c>
       <c r="D297" s="2" t="s">
-        <v>382</v>
+        <v>366</v>
       </c>
       <c r="E297" s="2" t="s">
-        <v>23</v>
+        <v>259</v>
       </c>
     </row>
     <row r="298" ht="28" customHeight="true">
       <c r="A298" s="3">
         <v>297</v>
       </c>
       <c r="B298" s="3">
-        <v>2219</v>
+        <v>2545</v>
       </c>
       <c r="C298" s="3" t="s">
-        <v>387</v>
+        <v>372</v>
       </c>
       <c r="D298" s="3" t="s">
-        <v>382</v>
+        <v>366</v>
       </c>
       <c r="E298" s="3" t="s">
-        <v>23</v>
+        <v>259</v>
       </c>
     </row>
     <row r="299" ht="28" customHeight="true">
       <c r="A299" s="2">
         <v>298</v>
       </c>
       <c r="B299" s="2">
-        <v>2223</v>
+        <v>2547</v>
       </c>
       <c r="C299" s="2" t="s">
-        <v>388</v>
+        <v>373</v>
       </c>
       <c r="D299" s="2" t="s">
-        <v>389</v>
+        <v>366</v>
       </c>
       <c r="E299" s="2" t="s">
-        <v>23</v>
+        <v>259</v>
       </c>
     </row>
     <row r="300" ht="28" customHeight="true">
       <c r="A300" s="3">
         <v>299</v>
       </c>
       <c r="B300" s="3">
-        <v>2235</v>
+        <v>2278</v>
       </c>
       <c r="C300" s="3" t="s">
-        <v>390</v>
+        <v>374</v>
       </c>
       <c r="D300" s="3" t="s">
-        <v>389</v>
+        <v>375</v>
       </c>
       <c r="E300" s="3" t="s">
-        <v>23</v>
+        <v>259</v>
       </c>
     </row>
     <row r="301" ht="28" customHeight="true">
       <c r="A301" s="2">
         <v>300</v>
       </c>
       <c r="B301" s="2">
-        <v>2245</v>
+        <v>2285</v>
       </c>
       <c r="C301" s="2" t="s">
-        <v>160</v>
+        <v>118</v>
       </c>
       <c r="D301" s="2" t="s">
-        <v>389</v>
+        <v>375</v>
       </c>
       <c r="E301" s="2" t="s">
-        <v>23</v>
+        <v>259</v>
       </c>
     </row>
     <row r="302" ht="28" customHeight="true">
       <c r="A302" s="3">
         <v>301</v>
       </c>
       <c r="B302" s="3">
-        <v>2248</v>
+        <v>2294</v>
       </c>
       <c r="C302" s="3" t="s">
-        <v>391</v>
+        <v>376</v>
       </c>
       <c r="D302" s="3" t="s">
-        <v>389</v>
+        <v>375</v>
       </c>
       <c r="E302" s="3" t="s">
-        <v>23</v>
+        <v>259</v>
       </c>
     </row>
     <row r="303" ht="28" customHeight="true">
       <c r="A303" s="2">
         <v>302</v>
       </c>
       <c r="B303" s="2">
-        <v>2269</v>
+        <v>2301</v>
       </c>
       <c r="C303" s="2" t="s">
-        <v>392</v>
+        <v>377</v>
       </c>
       <c r="D303" s="2" t="s">
-        <v>389</v>
+        <v>375</v>
       </c>
       <c r="E303" s="2" t="s">
-        <v>23</v>
+        <v>259</v>
       </c>
     </row>
     <row r="304" ht="28" customHeight="true">
       <c r="A304" s="3">
         <v>303</v>
       </c>
       <c r="B304" s="3">
-        <v>2272</v>
+        <v>2879</v>
       </c>
       <c r="C304" s="3" t="s">
-        <v>393</v>
+        <v>378</v>
       </c>
       <c r="D304" s="3" t="s">
-        <v>389</v>
+        <v>142</v>
       </c>
       <c r="E304" s="3" t="s">
-        <v>23</v>
+        <v>108</v>
       </c>
     </row>
     <row r="305" ht="28" customHeight="true">
       <c r="A305" s="2">
         <v>304</v>
       </c>
       <c r="B305" s="2">
-        <v>2276</v>
+        <v>2892</v>
       </c>
       <c r="C305" s="2" t="s">
-        <v>394</v>
+        <v>379</v>
       </c>
       <c r="D305" s="2" t="s">
-        <v>389</v>
+        <v>142</v>
       </c>
       <c r="E305" s="2" t="s">
-        <v>23</v>
+        <v>108</v>
       </c>
     </row>
     <row r="306" ht="28" customHeight="true">
       <c r="A306" s="3">
         <v>305</v>
       </c>
       <c r="B306" s="3">
-        <v>2341</v>
+        <v>2385</v>
       </c>
       <c r="C306" s="3" t="s">
-        <v>395</v>
+        <v>380</v>
       </c>
       <c r="D306" s="3" t="s">
-        <v>396</v>
+        <v>381</v>
       </c>
       <c r="E306" s="3" t="s">
-        <v>23</v>
+        <v>259</v>
       </c>
     </row>
     <row r="307" ht="28" customHeight="true">
       <c r="A307" s="2">
         <v>306</v>
       </c>
       <c r="B307" s="2">
-        <v>2354</v>
+        <v>2900</v>
       </c>
       <c r="C307" s="2" t="s">
-        <v>397</v>
+        <v>382</v>
       </c>
       <c r="D307" s="2" t="s">
-        <v>396</v>
+        <v>142</v>
       </c>
       <c r="E307" s="2" t="s">
-        <v>23</v>
+        <v>108</v>
       </c>
     </row>
     <row r="308" ht="28" customHeight="true">
       <c r="A308" s="3">
         <v>307</v>
       </c>
       <c r="B308" s="3">
-        <v>2374</v>
+        <v>2415</v>
       </c>
       <c r="C308" s="3" t="s">
-        <v>398</v>
+        <v>383</v>
       </c>
       <c r="D308" s="3" t="s">
-        <v>396</v>
+        <v>381</v>
       </c>
       <c r="E308" s="3" t="s">
-        <v>23</v>
+        <v>259</v>
       </c>
     </row>
     <row r="309" ht="28" customHeight="true">
       <c r="A309" s="2">
         <v>308</v>
       </c>
       <c r="B309" s="2">
-        <v>2480</v>
+        <v>2905</v>
       </c>
       <c r="C309" s="2" t="s">
-        <v>399</v>
+        <v>384</v>
       </c>
       <c r="D309" s="2" t="s">
-        <v>400</v>
+        <v>157</v>
       </c>
       <c r="E309" s="2" t="s">
-        <v>23</v>
+        <v>108</v>
       </c>
     </row>
     <row r="310" ht="28" customHeight="true">
       <c r="A310" s="3">
         <v>309</v>
       </c>
       <c r="B310" s="3">
-        <v>2481</v>
+        <v>3016</v>
       </c>
       <c r="C310" s="3" t="s">
-        <v>401</v>
+        <v>385</v>
       </c>
       <c r="D310" s="3" t="s">
-        <v>400</v>
+        <v>386</v>
       </c>
       <c r="E310" s="3" t="s">
-        <v>23</v>
+        <v>387</v>
       </c>
     </row>
     <row r="311" ht="28" customHeight="true">
       <c r="A311" s="2">
         <v>310</v>
       </c>
       <c r="B311" s="2">
-        <v>2794</v>
+        <v>3018</v>
       </c>
       <c r="C311" s="2" t="s">
-        <v>402</v>
+        <v>194</v>
       </c>
       <c r="D311" s="2" t="s">
-        <v>193</v>
+        <v>386</v>
       </c>
       <c r="E311" s="2" t="s">
-        <v>146</v>
+        <v>387</v>
       </c>
     </row>
     <row r="312" ht="28" customHeight="true">
       <c r="A312" s="3">
         <v>311</v>
       </c>
       <c r="B312" s="3">
-        <v>2487</v>
+        <v>3294</v>
       </c>
       <c r="C312" s="3" t="s">
-        <v>403</v>
+        <v>388</v>
       </c>
       <c r="D312" s="3" t="s">
-        <v>400</v>
+        <v>389</v>
       </c>
       <c r="E312" s="3" t="s">
-        <v>23</v>
+        <v>387</v>
       </c>
     </row>
     <row r="313" ht="28" customHeight="true">
       <c r="A313" s="2">
         <v>312</v>
       </c>
       <c r="B313" s="2">
-        <v>2499</v>
+        <v>3295</v>
       </c>
       <c r="C313" s="2" t="s">
-        <v>404</v>
+        <v>390</v>
       </c>
       <c r="D313" s="2" t="s">
-        <v>400</v>
+        <v>389</v>
       </c>
       <c r="E313" s="2" t="s">
-        <v>23</v>
+        <v>387</v>
       </c>
     </row>
     <row r="314" ht="28" customHeight="true">
       <c r="A314" s="3">
         <v>313</v>
       </c>
       <c r="B314" s="3">
-        <v>2501</v>
+        <v>2912</v>
       </c>
       <c r="C314" s="3" t="s">
-        <v>405</v>
+        <v>391</v>
       </c>
       <c r="D314" s="3" t="s">
-        <v>400</v>
+        <v>157</v>
       </c>
       <c r="E314" s="3" t="s">
-        <v>23</v>
+        <v>108</v>
       </c>
     </row>
     <row r="315" ht="28" customHeight="true">
       <c r="A315" s="2">
         <v>314</v>
       </c>
       <c r="B315" s="2">
-        <v>2545</v>
+        <v>3303</v>
       </c>
       <c r="C315" s="2" t="s">
-        <v>406</v>
+        <v>392</v>
       </c>
       <c r="D315" s="2" t="s">
-        <v>400</v>
+        <v>389</v>
       </c>
       <c r="E315" s="2" t="s">
-        <v>23</v>
+        <v>387</v>
       </c>
     </row>
     <row r="316" ht="28" customHeight="true">
       <c r="A316" s="3">
         <v>315</v>
       </c>
       <c r="B316" s="3">
-        <v>2547</v>
+        <v>3306</v>
       </c>
       <c r="C316" s="3" t="s">
-        <v>407</v>
+        <v>393</v>
       </c>
       <c r="D316" s="3" t="s">
-        <v>400</v>
+        <v>389</v>
       </c>
       <c r="E316" s="3" t="s">
-        <v>23</v>
+        <v>387</v>
       </c>
     </row>
     <row r="317" ht="28" customHeight="true">
       <c r="A317" s="2">
         <v>316</v>
       </c>
       <c r="B317" s="2">
-        <v>2278</v>
+        <v>2991</v>
       </c>
       <c r="C317" s="2" t="s">
-        <v>408</v>
+        <v>394</v>
       </c>
       <c r="D317" s="2" t="s">
-        <v>409</v>
+        <v>395</v>
       </c>
       <c r="E317" s="2" t="s">
-        <v>23</v>
+        <v>387</v>
       </c>
     </row>
     <row r="318" ht="28" customHeight="true">
       <c r="A318" s="3">
         <v>317</v>
       </c>
       <c r="B318" s="3">
-        <v>2285</v>
+        <v>2995</v>
       </c>
       <c r="C318" s="3" t="s">
-        <v>156</v>
+        <v>396</v>
       </c>
       <c r="D318" s="3" t="s">
-        <v>409</v>
+        <v>395</v>
       </c>
       <c r="E318" s="3" t="s">
-        <v>23</v>
+        <v>387</v>
       </c>
     </row>
     <row r="319" ht="28" customHeight="true">
       <c r="A319" s="2">
         <v>318</v>
       </c>
       <c r="B319" s="2">
-        <v>2294</v>
+        <v>3004</v>
       </c>
       <c r="C319" s="2" t="s">
-        <v>410</v>
+        <v>276</v>
       </c>
       <c r="D319" s="2" t="s">
-        <v>409</v>
+        <v>395</v>
       </c>
       <c r="E319" s="2" t="s">
-        <v>23</v>
+        <v>387</v>
       </c>
     </row>
     <row r="320" ht="28" customHeight="true">
       <c r="A320" s="3">
         <v>319</v>
       </c>
       <c r="B320" s="3">
-        <v>2301</v>
+        <v>3148</v>
       </c>
       <c r="C320" s="3" t="s">
-        <v>411</v>
+        <v>397</v>
       </c>
       <c r="D320" s="3" t="s">
-        <v>409</v>
+        <v>398</v>
       </c>
       <c r="E320" s="3" t="s">
-        <v>23</v>
+        <v>387</v>
       </c>
     </row>
     <row r="321" ht="28" customHeight="true">
       <c r="A321" s="2">
         <v>320</v>
       </c>
       <c r="B321" s="2">
-        <v>2879</v>
+        <v>3158</v>
       </c>
       <c r="C321" s="2" t="s">
-        <v>412</v>
+        <v>399</v>
       </c>
       <c r="D321" s="2" t="s">
-        <v>180</v>
+        <v>398</v>
       </c>
       <c r="E321" s="2" t="s">
-        <v>146</v>
+        <v>387</v>
       </c>
     </row>
     <row r="322" ht="28" customHeight="true">
       <c r="A322" s="3">
         <v>321</v>
       </c>
       <c r="B322" s="3">
-        <v>2892</v>
+        <v>3231</v>
       </c>
       <c r="C322" s="3" t="s">
-        <v>413</v>
+        <v>400</v>
       </c>
       <c r="D322" s="3" t="s">
-        <v>180</v>
+        <v>401</v>
       </c>
       <c r="E322" s="3" t="s">
-        <v>146</v>
+        <v>387</v>
       </c>
     </row>
     <row r="323" ht="28" customHeight="true">
       <c r="A323" s="2">
         <v>322</v>
       </c>
       <c r="B323" s="2">
-        <v>2385</v>
+        <v>3242</v>
       </c>
       <c r="C323" s="2" t="s">
-        <v>414</v>
+        <v>402</v>
       </c>
       <c r="D323" s="2" t="s">
-        <v>25</v>
+        <v>401</v>
       </c>
       <c r="E323" s="2" t="s">
-        <v>23</v>
+        <v>387</v>
       </c>
     </row>
     <row r="324" ht="28" customHeight="true">
       <c r="A324" s="3">
         <v>323</v>
       </c>
       <c r="B324" s="3">
-        <v>2900</v>
+        <v>3243</v>
       </c>
       <c r="C324" s="3" t="s">
-        <v>415</v>
+        <v>403</v>
       </c>
       <c r="D324" s="3" t="s">
-        <v>180</v>
+        <v>401</v>
       </c>
       <c r="E324" s="3" t="s">
-        <v>146</v>
+        <v>387</v>
       </c>
     </row>
     <row r="325" ht="28" customHeight="true">
       <c r="A325" s="2">
         <v>324</v>
       </c>
       <c r="B325" s="2">
-        <v>2415</v>
+        <v>3095</v>
       </c>
       <c r="C325" s="2" t="s">
-        <v>416</v>
+        <v>404</v>
       </c>
       <c r="D325" s="2" t="s">
-        <v>25</v>
+        <v>405</v>
       </c>
       <c r="E325" s="2" t="s">
-        <v>23</v>
+        <v>387</v>
       </c>
     </row>
     <row r="326" ht="28" customHeight="true">
       <c r="A326" s="3">
         <v>325</v>
       </c>
       <c r="B326" s="3">
-        <v>2905</v>
+        <v>3017</v>
       </c>
       <c r="C326" s="3" t="s">
-        <v>417</v>
+        <v>406</v>
       </c>
       <c r="D326" s="3" t="s">
-        <v>195</v>
+        <v>386</v>
       </c>
       <c r="E326" s="3" t="s">
-        <v>146</v>
+        <v>387</v>
       </c>
     </row>
     <row r="327" ht="28" customHeight="true">
       <c r="A327" s="2">
         <v>326</v>
       </c>
       <c r="B327" s="2">
-        <v>3016</v>
+        <v>3141</v>
       </c>
       <c r="C327" s="2" t="s">
-        <v>418</v>
+        <v>407</v>
       </c>
       <c r="D327" s="2" t="s">
-        <v>419</v>
+        <v>405</v>
       </c>
       <c r="E327" s="2" t="s">
-        <v>28</v>
+        <v>387</v>
       </c>
     </row>
     <row r="328" ht="28" customHeight="true">
       <c r="A328" s="3">
         <v>327</v>
       </c>
       <c r="B328" s="3">
-        <v>3018</v>
+        <v>3045</v>
       </c>
       <c r="C328" s="3" t="s">
-        <v>232</v>
+        <v>408</v>
       </c>
       <c r="D328" s="3" t="s">
-        <v>419</v>
+        <v>409</v>
       </c>
       <c r="E328" s="3" t="s">
-        <v>28</v>
+        <v>387</v>
       </c>
     </row>
     <row r="329" ht="28" customHeight="true">
       <c r="A329" s="2">
         <v>328</v>
       </c>
       <c r="B329" s="2">
-        <v>3294</v>
+        <v>3070</v>
       </c>
       <c r="C329" s="2" t="s">
-        <v>420</v>
+        <v>410</v>
       </c>
       <c r="D329" s="2" t="s">
-        <v>421</v>
+        <v>411</v>
       </c>
       <c r="E329" s="2" t="s">
-        <v>28</v>
+        <v>387</v>
       </c>
     </row>
     <row r="330" ht="28" customHeight="true">
       <c r="A330" s="3">
         <v>329</v>
       </c>
       <c r="B330" s="3">
-        <v>3295</v>
+        <v>3072</v>
       </c>
       <c r="C330" s="3" t="s">
-        <v>422</v>
+        <v>412</v>
       </c>
       <c r="D330" s="3" t="s">
-        <v>421</v>
+        <v>411</v>
       </c>
       <c r="E330" s="3" t="s">
-        <v>28</v>
+        <v>387</v>
       </c>
     </row>
     <row r="331" ht="28" customHeight="true">
       <c r="A331" s="2">
         <v>330</v>
       </c>
       <c r="B331" s="2">
-        <v>2912</v>
+        <v>3272</v>
       </c>
       <c r="C331" s="2" t="s">
-        <v>423</v>
+        <v>413</v>
       </c>
       <c r="D331" s="2" t="s">
-        <v>195</v>
+        <v>414</v>
       </c>
       <c r="E331" s="2" t="s">
-        <v>146</v>
+        <v>387</v>
       </c>
     </row>
     <row r="332" ht="28" customHeight="true">
       <c r="A332" s="3">
         <v>331</v>
       </c>
       <c r="B332" s="3">
-        <v>3303</v>
+        <v>3280</v>
       </c>
       <c r="C332" s="3" t="s">
-        <v>424</v>
+        <v>415</v>
       </c>
       <c r="D332" s="3" t="s">
-        <v>421</v>
+        <v>416</v>
       </c>
       <c r="E332" s="3" t="s">
-        <v>28</v>
+        <v>387</v>
       </c>
     </row>
     <row r="333" ht="28" customHeight="true">
       <c r="A333" s="2">
         <v>332</v>
       </c>
       <c r="B333" s="2">
-        <v>3306</v>
+        <v>3281</v>
       </c>
       <c r="C333" s="2" t="s">
-        <v>425</v>
+        <v>417</v>
       </c>
       <c r="D333" s="2" t="s">
-        <v>421</v>
+        <v>416</v>
       </c>
       <c r="E333" s="2" t="s">
-        <v>28</v>
+        <v>387</v>
       </c>
     </row>
     <row r="334" ht="28" customHeight="true">
       <c r="A334" s="3">
         <v>333</v>
       </c>
       <c r="B334" s="3">
-        <v>2991</v>
+        <v>3284</v>
       </c>
       <c r="C334" s="3" t="s">
-        <v>426</v>
+        <v>418</v>
       </c>
       <c r="D334" s="3" t="s">
-        <v>427</v>
+        <v>416</v>
       </c>
       <c r="E334" s="3" t="s">
-        <v>28</v>
+        <v>387</v>
       </c>
     </row>
     <row r="335" ht="28" customHeight="true">
       <c r="A335" s="2">
         <v>334</v>
       </c>
       <c r="B335" s="2">
-        <v>2995</v>
+        <v>3161</v>
       </c>
       <c r="C335" s="2" t="s">
-        <v>428</v>
+        <v>419</v>
       </c>
       <c r="D335" s="2" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="E335" s="2" t="s">
-        <v>28</v>
+        <v>387</v>
       </c>
     </row>
     <row r="336" ht="28" customHeight="true">
       <c r="A336" s="3">
         <v>335</v>
       </c>
       <c r="B336" s="3">
-        <v>3004</v>
+        <v>3184</v>
       </c>
       <c r="C336" s="3" t="s">
-        <v>312</v>
+        <v>282</v>
       </c>
       <c r="D336" s="3" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="E336" s="3" t="s">
-        <v>28</v>
+        <v>387</v>
       </c>
     </row>
     <row r="337" ht="28" customHeight="true">
       <c r="A337" s="2">
         <v>336</v>
       </c>
       <c r="B337" s="2">
-        <v>3148</v>
+        <v>3187</v>
       </c>
       <c r="C337" s="2" t="s">
-        <v>429</v>
+        <v>421</v>
       </c>
       <c r="D337" s="2" t="s">
-        <v>430</v>
+        <v>420</v>
       </c>
       <c r="E337" s="2" t="s">
-        <v>28</v>
+        <v>387</v>
       </c>
     </row>
     <row r="338" ht="28" customHeight="true">
       <c r="A338" s="3">
         <v>337</v>
       </c>
       <c r="B338" s="3">
-        <v>3158</v>
+        <v>3189</v>
       </c>
       <c r="C338" s="3" t="s">
-        <v>431</v>
+        <v>422</v>
       </c>
       <c r="D338" s="3" t="s">
-        <v>430</v>
+        <v>420</v>
       </c>
       <c r="E338" s="3" t="s">
-        <v>28</v>
+        <v>387</v>
       </c>
     </row>
     <row r="339" ht="28" customHeight="true">
       <c r="A339" s="2">
         <v>338</v>
       </c>
       <c r="B339" s="2">
-        <v>3231</v>
+        <v>3197</v>
       </c>
       <c r="C339" s="2" t="s">
-        <v>432</v>
+        <v>423</v>
       </c>
       <c r="D339" s="2" t="s">
-        <v>433</v>
+        <v>420</v>
       </c>
       <c r="E339" s="2" t="s">
-        <v>28</v>
+        <v>387</v>
       </c>
     </row>
     <row r="340" ht="28" customHeight="true">
       <c r="A340" s="3">
         <v>339</v>
       </c>
       <c r="B340" s="3">
-        <v>3242</v>
+        <v>3150</v>
       </c>
       <c r="C340" s="3" t="s">
-        <v>434</v>
+        <v>424</v>
       </c>
       <c r="D340" s="3" t="s">
-        <v>433</v>
+        <v>398</v>
       </c>
       <c r="E340" s="3" t="s">
-        <v>28</v>
+        <v>387</v>
       </c>
     </row>
     <row r="341" ht="28" customHeight="true">
       <c r="A341" s="2">
         <v>340</v>
       </c>
       <c r="B341" s="2">
-        <v>3243</v>
+        <v>4031</v>
       </c>
       <c r="C341" s="2" t="s">
-        <v>435</v>
+        <v>425</v>
       </c>
       <c r="D341" s="2" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="E341" s="2" t="s">
-        <v>28</v>
+        <v>249</v>
       </c>
     </row>
     <row r="342" ht="28" customHeight="true">
       <c r="A342" s="3">
         <v>341</v>
       </c>
       <c r="B342" s="3">
-        <v>3095</v>
+        <v>4041</v>
       </c>
       <c r="C342" s="3" t="s">
-        <v>436</v>
+        <v>427</v>
       </c>
       <c r="D342" s="3" t="s">
-        <v>437</v>
+        <v>426</v>
       </c>
       <c r="E342" s="3" t="s">
-        <v>28</v>
+        <v>249</v>
       </c>
     </row>
     <row r="343" ht="28" customHeight="true">
       <c r="A343" s="2">
         <v>342</v>
       </c>
       <c r="B343" s="2">
-        <v>3017</v>
+        <v>4056</v>
       </c>
       <c r="C343" s="2" t="s">
-        <v>438</v>
+        <v>428</v>
       </c>
       <c r="D343" s="2" t="s">
-        <v>419</v>
+        <v>426</v>
       </c>
       <c r="E343" s="2" t="s">
-        <v>28</v>
+        <v>249</v>
       </c>
     </row>
     <row r="344" ht="28" customHeight="true">
       <c r="A344" s="3">
         <v>343</v>
       </c>
       <c r="B344" s="3">
-        <v>3141</v>
+        <v>4090</v>
       </c>
       <c r="C344" s="3" t="s">
-        <v>439</v>
+        <v>429</v>
       </c>
       <c r="D344" s="3" t="s">
-        <v>437</v>
+        <v>426</v>
       </c>
       <c r="E344" s="3" t="s">
-        <v>28</v>
+        <v>249</v>
       </c>
     </row>
     <row r="345" ht="28" customHeight="true">
       <c r="A345" s="2">
         <v>344</v>
       </c>
       <c r="B345" s="2">
-        <v>3045</v>
+        <v>3311</v>
       </c>
       <c r="C345" s="2" t="s">
-        <v>440</v>
+        <v>430</v>
       </c>
       <c r="D345" s="2" t="s">
-        <v>27</v>
+        <v>431</v>
       </c>
       <c r="E345" s="2" t="s">
-        <v>28</v>
+        <v>249</v>
       </c>
     </row>
     <row r="346" ht="28" customHeight="true">
       <c r="A346" s="3">
         <v>345</v>
       </c>
       <c r="B346" s="3">
-        <v>3070</v>
+        <v>3321</v>
       </c>
       <c r="C346" s="3" t="s">
-        <v>441</v>
+        <v>432</v>
       </c>
       <c r="D346" s="3" t="s">
-        <v>442</v>
+        <v>431</v>
       </c>
       <c r="E346" s="3" t="s">
-        <v>28</v>
+        <v>249</v>
       </c>
     </row>
     <row r="347" ht="28" customHeight="true">
       <c r="A347" s="2">
         <v>346</v>
       </c>
       <c r="B347" s="2">
-        <v>3072</v>
+        <v>3335</v>
       </c>
       <c r="C347" s="2" t="s">
-        <v>443</v>
+        <v>433</v>
       </c>
       <c r="D347" s="2" t="s">
-        <v>442</v>
+        <v>431</v>
       </c>
       <c r="E347" s="2" t="s">
-        <v>28</v>
+        <v>249</v>
       </c>
     </row>
     <row r="348" ht="28" customHeight="true">
       <c r="A348" s="3">
         <v>347</v>
       </c>
       <c r="B348" s="3">
-        <v>3272</v>
+        <v>3336</v>
       </c>
       <c r="C348" s="3" t="s">
-        <v>444</v>
+        <v>434</v>
       </c>
       <c r="D348" s="3" t="s">
-        <v>445</v>
+        <v>431</v>
       </c>
       <c r="E348" s="3" t="s">
-        <v>28</v>
+        <v>249</v>
       </c>
     </row>
     <row r="349" ht="28" customHeight="true">
       <c r="A349" s="2">
         <v>348</v>
       </c>
       <c r="B349" s="2">
-        <v>3280</v>
+        <v>3353</v>
       </c>
       <c r="C349" s="2" t="s">
-        <v>446</v>
+        <v>435</v>
       </c>
       <c r="D349" s="2" t="s">
-        <v>447</v>
+        <v>431</v>
       </c>
       <c r="E349" s="2" t="s">
-        <v>28</v>
+        <v>249</v>
       </c>
     </row>
     <row r="350" ht="28" customHeight="true">
       <c r="A350" s="3">
         <v>349</v>
       </c>
       <c r="B350" s="3">
-        <v>3281</v>
+        <v>3354</v>
       </c>
       <c r="C350" s="3" t="s">
-        <v>448</v>
+        <v>436</v>
       </c>
       <c r="D350" s="3" t="s">
-        <v>447</v>
+        <v>431</v>
       </c>
       <c r="E350" s="3" t="s">
-        <v>28</v>
+        <v>249</v>
       </c>
     </row>
     <row r="351" ht="28" customHeight="true">
       <c r="A351" s="2">
         <v>350</v>
       </c>
       <c r="B351" s="2">
-        <v>3284</v>
+        <v>3360</v>
       </c>
       <c r="C351" s="2" t="s">
-        <v>449</v>
+        <v>437</v>
       </c>
       <c r="D351" s="2" t="s">
-        <v>447</v>
+        <v>431</v>
       </c>
       <c r="E351" s="2" t="s">
-        <v>28</v>
+        <v>249</v>
       </c>
     </row>
     <row r="352" ht="28" customHeight="true">
       <c r="A352" s="3">
         <v>351</v>
       </c>
       <c r="B352" s="3">
-        <v>3161</v>
+        <v>3485</v>
       </c>
       <c r="C352" s="3" t="s">
-        <v>450</v>
+        <v>438</v>
       </c>
       <c r="D352" s="3" t="s">
-        <v>451</v>
+        <v>439</v>
       </c>
       <c r="E352" s="3" t="s">
-        <v>28</v>
+        <v>249</v>
       </c>
     </row>
     <row r="353" ht="28" customHeight="true">
       <c r="A353" s="2">
         <v>352</v>
       </c>
       <c r="B353" s="2">
-        <v>3184</v>
+        <v>3486</v>
       </c>
       <c r="C353" s="2" t="s">
-        <v>318</v>
+        <v>440</v>
       </c>
       <c r="D353" s="2" t="s">
-        <v>451</v>
+        <v>439</v>
       </c>
       <c r="E353" s="2" t="s">
-        <v>28</v>
+        <v>249</v>
       </c>
     </row>
     <row r="354" ht="28" customHeight="true">
       <c r="A354" s="3">
         <v>353</v>
       </c>
       <c r="B354" s="3">
-        <v>3187</v>
+        <v>3487</v>
       </c>
       <c r="C354" s="3" t="s">
-        <v>452</v>
+        <v>441</v>
       </c>
       <c r="D354" s="3" t="s">
-        <v>451</v>
+        <v>439</v>
       </c>
       <c r="E354" s="3" t="s">
-        <v>28</v>
+        <v>249</v>
       </c>
     </row>
     <row r="355" ht="28" customHeight="true">
       <c r="A355" s="2">
         <v>354</v>
       </c>
       <c r="B355" s="2">
-        <v>3189</v>
+        <v>3519</v>
       </c>
       <c r="C355" s="2" t="s">
-        <v>453</v>
+        <v>442</v>
       </c>
       <c r="D355" s="2" t="s">
-        <v>451</v>
+        <v>439</v>
       </c>
       <c r="E355" s="2" t="s">
-        <v>28</v>
+        <v>249</v>
       </c>
     </row>
     <row r="356" ht="28" customHeight="true">
       <c r="A356" s="3">
         <v>355</v>
       </c>
       <c r="B356" s="3">
-        <v>3197</v>
+        <v>3975</v>
       </c>
       <c r="C356" s="3" t="s">
-        <v>454</v>
+        <v>443</v>
       </c>
       <c r="D356" s="3" t="s">
-        <v>451</v>
+        <v>444</v>
       </c>
       <c r="E356" s="3" t="s">
-        <v>28</v>
+        <v>249</v>
       </c>
     </row>
     <row r="357" ht="28" customHeight="true">
       <c r="A357" s="2">
         <v>356</v>
       </c>
       <c r="B357" s="2">
-        <v>3150</v>
+        <v>3526</v>
       </c>
       <c r="C357" s="2" t="s">
-        <v>455</v>
+        <v>445</v>
       </c>
       <c r="D357" s="2" t="s">
-        <v>430</v>
+        <v>446</v>
       </c>
       <c r="E357" s="2" t="s">
-        <v>28</v>
+        <v>249</v>
       </c>
     </row>
     <row r="358" ht="28" customHeight="true">
       <c r="A358" s="3">
         <v>357</v>
       </c>
       <c r="B358" s="3">
-        <v>4031</v>
+        <v>4004</v>
       </c>
       <c r="C358" s="3" t="s">
-        <v>456</v>
+        <v>447</v>
       </c>
       <c r="D358" s="3" t="s">
-        <v>457</v>
+        <v>444</v>
       </c>
       <c r="E358" s="3" t="s">
-        <v>286</v>
+        <v>249</v>
       </c>
     </row>
     <row r="359" ht="28" customHeight="true">
       <c r="A359" s="2">
         <v>358</v>
       </c>
       <c r="B359" s="2">
-        <v>4041</v>
+        <v>4018</v>
       </c>
       <c r="C359" s="2" t="s">
-        <v>458</v>
+        <v>448</v>
       </c>
       <c r="D359" s="2" t="s">
-        <v>457</v>
+        <v>444</v>
       </c>
       <c r="E359" s="2" t="s">
-        <v>286</v>
+        <v>249</v>
       </c>
     </row>
     <row r="360" ht="28" customHeight="true">
       <c r="A360" s="3">
         <v>359</v>
       </c>
       <c r="B360" s="3">
-        <v>4056</v>
+        <v>4028</v>
       </c>
       <c r="C360" s="3" t="s">
-        <v>459</v>
+        <v>449</v>
       </c>
       <c r="D360" s="3" t="s">
-        <v>457</v>
+        <v>444</v>
       </c>
       <c r="E360" s="3" t="s">
-        <v>286</v>
+        <v>249</v>
       </c>
     </row>
     <row r="361" ht="28" customHeight="true">
       <c r="A361" s="2">
         <v>360</v>
       </c>
       <c r="B361" s="2">
-        <v>4090</v>
+        <v>3434</v>
       </c>
       <c r="C361" s="2" t="s">
-        <v>460</v>
+        <v>450</v>
       </c>
       <c r="D361" s="2" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="E361" s="2" t="s">
-        <v>286</v>
+        <v>249</v>
       </c>
     </row>
     <row r="362" ht="28" customHeight="true">
       <c r="A362" s="3">
         <v>361</v>
       </c>
       <c r="B362" s="3">
-        <v>3311</v>
+        <v>3459</v>
       </c>
       <c r="C362" s="3" t="s">
-        <v>461</v>
+        <v>452</v>
       </c>
       <c r="D362" s="3" t="s">
-        <v>462</v>
+        <v>451</v>
       </c>
       <c r="E362" s="3" t="s">
-        <v>286</v>
+        <v>249</v>
       </c>
     </row>
     <row r="363" ht="28" customHeight="true">
       <c r="A363" s="2">
         <v>362</v>
       </c>
       <c r="B363" s="2">
-        <v>3321</v>
+        <v>3550</v>
       </c>
       <c r="C363" s="2" t="s">
-        <v>463</v>
+        <v>453</v>
       </c>
       <c r="D363" s="2" t="s">
-        <v>462</v>
+        <v>446</v>
       </c>
       <c r="E363" s="2" t="s">
-        <v>286</v>
+        <v>249</v>
       </c>
     </row>
     <row r="364" ht="28" customHeight="true">
       <c r="A364" s="3">
         <v>363</v>
       </c>
       <c r="B364" s="3">
-        <v>3335</v>
+        <v>3566</v>
       </c>
       <c r="C364" s="3" t="s">
-        <v>464</v>
+        <v>454</v>
       </c>
       <c r="D364" s="3" t="s">
-        <v>462</v>
+        <v>446</v>
       </c>
       <c r="E364" s="3" t="s">
-        <v>286</v>
+        <v>249</v>
       </c>
     </row>
     <row r="365" ht="28" customHeight="true">
       <c r="A365" s="2">
         <v>364</v>
       </c>
       <c r="B365" s="2">
-        <v>3336</v>
+        <v>3569</v>
       </c>
       <c r="C365" s="2" t="s">
-        <v>465</v>
+        <v>455</v>
       </c>
       <c r="D365" s="2" t="s">
-        <v>462</v>
+        <v>446</v>
       </c>
       <c r="E365" s="2" t="s">
-        <v>286</v>
+        <v>249</v>
       </c>
     </row>
     <row r="366" ht="28" customHeight="true">
       <c r="A366" s="3">
         <v>365</v>
       </c>
       <c r="B366" s="3">
-        <v>3353</v>
+        <v>3572</v>
       </c>
       <c r="C366" s="3" t="s">
-        <v>466</v>
+        <v>456</v>
       </c>
       <c r="D366" s="3" t="s">
-        <v>462</v>
+        <v>446</v>
       </c>
       <c r="E366" s="3" t="s">
-        <v>286</v>
+        <v>249</v>
       </c>
     </row>
     <row r="367" ht="28" customHeight="true">
       <c r="A367" s="2">
         <v>366</v>
       </c>
       <c r="B367" s="2">
-        <v>3354</v>
+        <v>3305</v>
       </c>
       <c r="C367" s="2" t="s">
-        <v>467</v>
+        <v>435</v>
       </c>
       <c r="D367" s="2" t="s">
-        <v>462</v>
+        <v>389</v>
       </c>
       <c r="E367" s="2" t="s">
-        <v>286</v>
+        <v>387</v>
       </c>
     </row>
     <row r="368" ht="28" customHeight="true">
       <c r="A368" s="3">
         <v>367</v>
       </c>
       <c r="B368" s="3">
-        <v>3360</v>
+        <v>3858</v>
       </c>
       <c r="C368" s="3" t="s">
-        <v>468</v>
+        <v>457</v>
       </c>
       <c r="D368" s="3" t="s">
-        <v>462</v>
+        <v>458</v>
       </c>
       <c r="E368" s="3" t="s">
-        <v>286</v>
+        <v>249</v>
       </c>
     </row>
     <row r="369" ht="28" customHeight="true">
       <c r="A369" s="2">
         <v>368</v>
       </c>
       <c r="B369" s="2">
-        <v>3485</v>
+        <v>3868</v>
       </c>
       <c r="C369" s="2" t="s">
-        <v>469</v>
+        <v>453</v>
       </c>
       <c r="D369" s="2" t="s">
-        <v>470</v>
+        <v>458</v>
       </c>
       <c r="E369" s="2" t="s">
-        <v>286</v>
+        <v>249</v>
       </c>
     </row>
     <row r="370" ht="28" customHeight="true">
       <c r="A370" s="3">
         <v>369</v>
       </c>
       <c r="B370" s="3">
-        <v>3486</v>
+        <v>3396</v>
       </c>
       <c r="C370" s="3" t="s">
-        <v>471</v>
+        <v>459</v>
       </c>
       <c r="D370" s="3" t="s">
-        <v>470</v>
+        <v>460</v>
       </c>
       <c r="E370" s="3" t="s">
-        <v>286</v>
+        <v>249</v>
       </c>
     </row>
     <row r="371" ht="28" customHeight="true">
       <c r="A371" s="2">
         <v>370</v>
       </c>
       <c r="B371" s="2">
-        <v>3487</v>
+        <v>3410</v>
       </c>
       <c r="C371" s="2" t="s">
-        <v>472</v>
+        <v>461</v>
       </c>
       <c r="D371" s="2" t="s">
-        <v>470</v>
+        <v>248</v>
       </c>
       <c r="E371" s="2" t="s">
-        <v>286</v>
+        <v>249</v>
       </c>
     </row>
     <row r="372" ht="28" customHeight="true">
       <c r="A372" s="3">
         <v>371</v>
       </c>
       <c r="B372" s="3">
-        <v>3519</v>
+        <v>3629</v>
       </c>
       <c r="C372" s="3" t="s">
-        <v>473</v>
+        <v>462</v>
       </c>
       <c r="D372" s="3" t="s">
-        <v>470</v>
+        <v>463</v>
       </c>
       <c r="E372" s="3" t="s">
-        <v>286</v>
+        <v>249</v>
       </c>
     </row>
     <row r="373" ht="28" customHeight="true">
       <c r="A373" s="2">
         <v>372</v>
       </c>
       <c r="B373" s="2">
-        <v>3975</v>
+        <v>3634</v>
       </c>
       <c r="C373" s="2" t="s">
-        <v>474</v>
+        <v>464</v>
       </c>
       <c r="D373" s="2" t="s">
-        <v>475</v>
+        <v>463</v>
       </c>
       <c r="E373" s="2" t="s">
-        <v>286</v>
+        <v>249</v>
       </c>
     </row>
     <row r="374" ht="28" customHeight="true">
       <c r="A374" s="3">
         <v>373</v>
       </c>
       <c r="B374" s="3">
-        <v>3526</v>
+        <v>3635</v>
       </c>
       <c r="C374" s="3" t="s">
-        <v>476</v>
+        <v>465</v>
       </c>
       <c r="D374" s="3" t="s">
-        <v>477</v>
+        <v>463</v>
       </c>
       <c r="E374" s="3" t="s">
-        <v>286</v>
+        <v>249</v>
       </c>
     </row>
     <row r="375" ht="28" customHeight="true">
       <c r="A375" s="2">
         <v>374</v>
       </c>
       <c r="B375" s="2">
-        <v>4004</v>
+        <v>3801</v>
       </c>
       <c r="C375" s="2" t="s">
-        <v>478</v>
+        <v>466</v>
       </c>
       <c r="D375" s="2" t="s">
-        <v>475</v>
+        <v>467</v>
       </c>
       <c r="E375" s="2" t="s">
-        <v>286</v>
+        <v>249</v>
       </c>
     </row>
     <row r="376" ht="28" customHeight="true">
       <c r="A376" s="3">
         <v>375</v>
       </c>
       <c r="B376" s="3">
-        <v>4018</v>
+        <v>3802</v>
       </c>
       <c r="C376" s="3" t="s">
-        <v>479</v>
+        <v>171</v>
       </c>
       <c r="D376" s="3" t="s">
-        <v>475</v>
+        <v>467</v>
       </c>
       <c r="E376" s="3" t="s">
-        <v>286</v>
+        <v>249</v>
       </c>
     </row>
     <row r="377" ht="28" customHeight="true">
       <c r="A377" s="2">
         <v>376</v>
       </c>
       <c r="B377" s="2">
-        <v>4028</v>
+        <v>3814</v>
       </c>
       <c r="C377" s="2" t="s">
-        <v>480</v>
+        <v>260</v>
       </c>
       <c r="D377" s="2" t="s">
-        <v>475</v>
+        <v>467</v>
       </c>
       <c r="E377" s="2" t="s">
-        <v>286</v>
+        <v>249</v>
       </c>
     </row>
     <row r="378" ht="28" customHeight="true">
       <c r="A378" s="3">
         <v>377</v>
       </c>
       <c r="B378" s="3">
-        <v>3434</v>
+        <v>3819</v>
       </c>
       <c r="C378" s="3" t="s">
-        <v>481</v>
+        <v>468</v>
       </c>
       <c r="D378" s="3" t="s">
-        <v>482</v>
+        <v>467</v>
       </c>
       <c r="E378" s="3" t="s">
-        <v>286</v>
+        <v>249</v>
       </c>
     </row>
     <row r="379" ht="28" customHeight="true">
       <c r="A379" s="2">
         <v>378</v>
       </c>
       <c r="B379" s="2">
-        <v>3459</v>
+        <v>3677</v>
       </c>
       <c r="C379" s="2" t="s">
-        <v>483</v>
+        <v>469</v>
       </c>
       <c r="D379" s="2" t="s">
-        <v>482</v>
+        <v>470</v>
       </c>
       <c r="E379" s="2" t="s">
-        <v>286</v>
+        <v>249</v>
       </c>
     </row>
     <row r="380" ht="28" customHeight="true">
       <c r="A380" s="3">
         <v>379</v>
       </c>
       <c r="B380" s="3">
-        <v>3550</v>
+        <v>3681</v>
       </c>
       <c r="C380" s="3" t="s">
-        <v>484</v>
+        <v>471</v>
       </c>
       <c r="D380" s="3" t="s">
-        <v>477</v>
+        <v>470</v>
       </c>
       <c r="E380" s="3" t="s">
-        <v>286</v>
+        <v>249</v>
       </c>
     </row>
     <row r="381" ht="28" customHeight="true">
       <c r="A381" s="2">
         <v>380</v>
       </c>
       <c r="B381" s="2">
-        <v>3566</v>
+        <v>3699</v>
       </c>
       <c r="C381" s="2" t="s">
-        <v>485</v>
+        <v>170</v>
       </c>
       <c r="D381" s="2" t="s">
-        <v>477</v>
+        <v>470</v>
       </c>
       <c r="E381" s="2" t="s">
-        <v>286</v>
+        <v>249</v>
       </c>
     </row>
     <row r="382" ht="28" customHeight="true">
       <c r="A382" s="3">
         <v>381</v>
       </c>
       <c r="B382" s="3">
-        <v>3569</v>
+        <v>3900</v>
       </c>
       <c r="C382" s="3" t="s">
-        <v>486</v>
+        <v>472</v>
       </c>
       <c r="D382" s="3" t="s">
-        <v>477</v>
+        <v>473</v>
       </c>
       <c r="E382" s="3" t="s">
-        <v>286</v>
+        <v>249</v>
       </c>
     </row>
     <row r="383" ht="28" customHeight="true">
       <c r="A383" s="2">
         <v>382</v>
       </c>
       <c r="B383" s="2">
-        <v>3572</v>
+        <v>3903</v>
       </c>
       <c r="C383" s="2" t="s">
-        <v>487</v>
+        <v>474</v>
       </c>
       <c r="D383" s="2" t="s">
-        <v>477</v>
+        <v>473</v>
       </c>
       <c r="E383" s="2" t="s">
-        <v>286</v>
+        <v>249</v>
       </c>
     </row>
     <row r="384" ht="28" customHeight="true">
       <c r="A384" s="3">
         <v>383</v>
       </c>
       <c r="B384" s="3">
-        <v>3305</v>
+        <v>3906</v>
       </c>
       <c r="C384" s="3" t="s">
-        <v>466</v>
+        <v>475</v>
       </c>
       <c r="D384" s="3" t="s">
-        <v>421</v>
+        <v>473</v>
       </c>
       <c r="E384" s="3" t="s">
-        <v>28</v>
+        <v>249</v>
       </c>
     </row>
     <row r="385" ht="28" customHeight="true">
       <c r="A385" s="2">
         <v>384</v>
       </c>
       <c r="B385" s="2">
-        <v>3858</v>
+        <v>3917</v>
       </c>
       <c r="C385" s="2" t="s">
-        <v>488</v>
+        <v>476</v>
       </c>
       <c r="D385" s="2" t="s">
-        <v>489</v>
+        <v>473</v>
       </c>
       <c r="E385" s="2" t="s">
-        <v>286</v>
+        <v>249</v>
       </c>
     </row>
     <row r="386" ht="28" customHeight="true">
       <c r="A386" s="3">
         <v>385</v>
       </c>
       <c r="B386" s="3">
-        <v>3868</v>
+        <v>3937</v>
       </c>
       <c r="C386" s="3" t="s">
-        <v>484</v>
+        <v>264</v>
       </c>
       <c r="D386" s="3" t="s">
-        <v>489</v>
+        <v>473</v>
       </c>
       <c r="E386" s="3" t="s">
-        <v>286</v>
+        <v>249</v>
       </c>
     </row>
     <row r="387" ht="28" customHeight="true">
       <c r="A387" s="2">
         <v>386</v>
       </c>
       <c r="B387" s="2">
-        <v>3396</v>
+        <v>3947</v>
       </c>
       <c r="C387" s="2" t="s">
-        <v>490</v>
+        <v>292</v>
       </c>
       <c r="D387" s="2" t="s">
-        <v>491</v>
+        <v>473</v>
       </c>
       <c r="E387" s="2" t="s">
-        <v>286</v>
+        <v>249</v>
       </c>
     </row>
     <row r="388" ht="28" customHeight="true">
       <c r="A388" s="3">
         <v>387</v>
       </c>
       <c r="B388" s="3">
-        <v>3410</v>
+        <v>3718</v>
       </c>
       <c r="C388" s="3" t="s">
-        <v>492</v>
+        <v>477</v>
       </c>
       <c r="D388" s="3" t="s">
-        <v>285</v>
+        <v>478</v>
       </c>
       <c r="E388" s="3" t="s">
-        <v>286</v>
+        <v>249</v>
       </c>
     </row>
     <row r="389" ht="28" customHeight="true">
       <c r="A389" s="2">
         <v>388</v>
       </c>
       <c r="B389" s="2">
-        <v>3629</v>
+        <v>3719</v>
       </c>
       <c r="C389" s="2" t="s">
-        <v>493</v>
+        <v>479</v>
       </c>
       <c r="D389" s="2" t="s">
-        <v>494</v>
+        <v>478</v>
       </c>
       <c r="E389" s="2" t="s">
-        <v>286</v>
+        <v>249</v>
       </c>
     </row>
     <row r="390" ht="28" customHeight="true">
       <c r="A390" s="3">
         <v>389</v>
       </c>
       <c r="B390" s="3">
-        <v>3634</v>
+        <v>3726</v>
       </c>
       <c r="C390" s="3" t="s">
-        <v>495</v>
+        <v>480</v>
       </c>
       <c r="D390" s="3" t="s">
-        <v>494</v>
+        <v>478</v>
       </c>
       <c r="E390" s="3" t="s">
-        <v>286</v>
+        <v>249</v>
       </c>
     </row>
     <row r="391" ht="28" customHeight="true">
       <c r="A391" s="2">
         <v>390</v>
       </c>
       <c r="B391" s="2">
-        <v>3635</v>
+        <v>3759</v>
       </c>
       <c r="C391" s="2" t="s">
-        <v>496</v>
+        <v>481</v>
       </c>
       <c r="D391" s="2" t="s">
-        <v>494</v>
+        <v>478</v>
       </c>
       <c r="E391" s="2" t="s">
-        <v>286</v>
+        <v>249</v>
       </c>
     </row>
     <row r="392" ht="28" customHeight="true">
       <c r="A392" s="3">
         <v>391</v>
       </c>
       <c r="B392" s="3">
-        <v>3801</v>
+        <v>3779</v>
       </c>
       <c r="C392" s="3" t="s">
-        <v>497</v>
+        <v>482</v>
       </c>
       <c r="D392" s="3" t="s">
-        <v>498</v>
+        <v>478</v>
       </c>
       <c r="E392" s="3" t="s">
-        <v>286</v>
+        <v>249</v>
       </c>
     </row>
     <row r="393" ht="28" customHeight="true">
       <c r="A393" s="2">
         <v>392</v>
       </c>
       <c r="B393" s="2">
-        <v>3802</v>
+        <v>3401</v>
       </c>
       <c r="C393" s="2" t="s">
-        <v>209</v>
+        <v>483</v>
       </c>
       <c r="D393" s="2" t="s">
-        <v>498</v>
+        <v>248</v>
       </c>
       <c r="E393" s="2" t="s">
-        <v>286</v>
+        <v>249</v>
       </c>
     </row>
     <row r="394" ht="28" customHeight="true">
       <c r="A394" s="3">
         <v>393</v>
       </c>
       <c r="B394" s="3">
-        <v>3814</v>
+        <v>3402</v>
       </c>
       <c r="C394" s="3" t="s">
-        <v>296</v>
+        <v>170</v>
       </c>
       <c r="D394" s="3" t="s">
-        <v>498</v>
+        <v>248</v>
       </c>
       <c r="E394" s="3" t="s">
-        <v>286</v>
+        <v>249</v>
       </c>
     </row>
     <row r="395" ht="28" customHeight="true">
       <c r="A395" s="2">
         <v>394</v>
       </c>
       <c r="B395" s="2">
-        <v>3819</v>
+        <v>3408</v>
       </c>
       <c r="C395" s="2" t="s">
-        <v>499</v>
+        <v>484</v>
       </c>
       <c r="D395" s="2" t="s">
-        <v>498</v>
+        <v>248</v>
       </c>
       <c r="E395" s="2" t="s">
-        <v>286</v>
+        <v>249</v>
       </c>
     </row>
     <row r="396" ht="28" customHeight="true">
       <c r="A396" s="3">
         <v>395</v>
       </c>
       <c r="B396" s="3">
-        <v>3677</v>
+        <v>3381</v>
       </c>
       <c r="C396" s="3" t="s">
-        <v>500</v>
+        <v>485</v>
       </c>
       <c r="D396" s="3" t="s">
-        <v>501</v>
+        <v>460</v>
       </c>
       <c r="E396" s="3" t="s">
-        <v>286</v>
+        <v>249</v>
       </c>
     </row>
     <row r="397" ht="28" customHeight="true">
       <c r="A397" s="2">
         <v>396</v>
       </c>
       <c r="B397" s="2">
-        <v>3681</v>
+        <v>3383</v>
       </c>
       <c r="C397" s="2" t="s">
-        <v>502</v>
+        <v>486</v>
       </c>
       <c r="D397" s="2" t="s">
-        <v>501</v>
+        <v>460</v>
       </c>
       <c r="E397" s="2" t="s">
-        <v>286</v>
+        <v>249</v>
       </c>
     </row>
     <row r="398" ht="28" customHeight="true">
       <c r="A398" s="3">
         <v>397</v>
       </c>
       <c r="B398" s="3">
-        <v>3699</v>
+        <v>3384</v>
       </c>
       <c r="C398" s="3" t="s">
-        <v>208</v>
+        <v>487</v>
       </c>
       <c r="D398" s="3" t="s">
-        <v>501</v>
+        <v>460</v>
       </c>
       <c r="E398" s="3" t="s">
-        <v>286</v>
+        <v>249</v>
       </c>
     </row>
     <row r="399" ht="28" customHeight="true">
       <c r="A399" s="2">
         <v>398</v>
       </c>
       <c r="B399" s="2">
-        <v>3900</v>
+        <v>3386</v>
       </c>
       <c r="C399" s="2" t="s">
-        <v>503</v>
+        <v>488</v>
       </c>
       <c r="D399" s="2" t="s">
-        <v>504</v>
+        <v>460</v>
       </c>
       <c r="E399" s="2" t="s">
-        <v>286</v>
+        <v>249</v>
       </c>
     </row>
     <row r="400" ht="28" customHeight="true">
       <c r="A400" s="3">
         <v>399</v>
       </c>
       <c r="B400" s="3">
-        <v>3903</v>
+        <v>3388</v>
       </c>
       <c r="C400" s="3" t="s">
-        <v>505</v>
+        <v>282</v>
       </c>
       <c r="D400" s="3" t="s">
-        <v>504</v>
+        <v>460</v>
       </c>
       <c r="E400" s="3" t="s">
-        <v>286</v>
+        <v>249</v>
       </c>
     </row>
     <row r="401" ht="28" customHeight="true">
       <c r="A401" s="2">
         <v>400</v>
       </c>
       <c r="B401" s="2">
-        <v>3906</v>
+        <v>3391</v>
       </c>
       <c r="C401" s="2" t="s">
-        <v>506</v>
+        <v>489</v>
       </c>
       <c r="D401" s="2" t="s">
-        <v>504</v>
+        <v>460</v>
       </c>
       <c r="E401" s="2" t="s">
-        <v>286</v>
+        <v>249</v>
       </c>
     </row>
     <row r="402" ht="28" customHeight="true">
       <c r="A402" s="3">
         <v>401</v>
       </c>
       <c r="B402" s="3">
-        <v>3917</v>
+        <v>3397</v>
       </c>
       <c r="C402" s="3" t="s">
-        <v>507</v>
+        <v>490</v>
       </c>
       <c r="D402" s="3" t="s">
-        <v>504</v>
+        <v>460</v>
       </c>
       <c r="E402" s="3" t="s">
-        <v>286</v>
+        <v>249</v>
       </c>
     </row>
     <row r="403" ht="28" customHeight="true">
       <c r="A403" s="2">
         <v>402</v>
       </c>
       <c r="B403" s="2">
-        <v>3937</v>
+        <v>5067</v>
       </c>
       <c r="C403" s="2" t="s">
-        <v>300</v>
+        <v>491</v>
       </c>
       <c r="D403" s="2" t="s">
-        <v>504</v>
+        <v>492</v>
       </c>
       <c r="E403" s="2" t="s">
-        <v>286</v>
+        <v>493</v>
       </c>
     </row>
     <row r="404" ht="28" customHeight="true">
       <c r="A404" s="3">
         <v>403</v>
       </c>
       <c r="B404" s="3">
-        <v>3947</v>
+        <v>5077</v>
       </c>
       <c r="C404" s="3" t="s">
-        <v>328</v>
+        <v>297</v>
       </c>
       <c r="D404" s="3" t="s">
-        <v>504</v>
+        <v>492</v>
       </c>
       <c r="E404" s="3" t="s">
-        <v>286</v>
+        <v>493</v>
       </c>
     </row>
     <row r="405" ht="28" customHeight="true">
       <c r="A405" s="2">
         <v>404</v>
       </c>
       <c r="B405" s="2">
-        <v>3718</v>
+        <v>5082</v>
       </c>
       <c r="C405" s="2" t="s">
-        <v>508</v>
+        <v>494</v>
       </c>
       <c r="D405" s="2" t="s">
-        <v>509</v>
+        <v>492</v>
       </c>
       <c r="E405" s="2" t="s">
-        <v>286</v>
+        <v>493</v>
       </c>
     </row>
     <row r="406" ht="28" customHeight="true">
       <c r="A406" s="3">
         <v>405</v>
       </c>
       <c r="B406" s="3">
-        <v>3719</v>
+        <v>5086</v>
       </c>
       <c r="C406" s="3" t="s">
-        <v>510</v>
+        <v>495</v>
       </c>
       <c r="D406" s="3" t="s">
-        <v>509</v>
+        <v>492</v>
       </c>
       <c r="E406" s="3" t="s">
-        <v>286</v>
+        <v>493</v>
       </c>
     </row>
     <row r="407" ht="28" customHeight="true">
       <c r="A407" s="2">
         <v>406</v>
       </c>
       <c r="B407" s="2">
-        <v>3726</v>
+        <v>5091</v>
       </c>
       <c r="C407" s="2" t="s">
-        <v>511</v>
+        <v>496</v>
       </c>
       <c r="D407" s="2" t="s">
-        <v>509</v>
+        <v>492</v>
       </c>
       <c r="E407" s="2" t="s">
-        <v>286</v>
+        <v>493</v>
       </c>
     </row>
     <row r="408" ht="28" customHeight="true">
       <c r="A408" s="3">
         <v>407</v>
       </c>
       <c r="B408" s="3">
-        <v>3759</v>
+        <v>5092</v>
       </c>
       <c r="C408" s="3" t="s">
-        <v>512</v>
+        <v>497</v>
       </c>
       <c r="D408" s="3" t="s">
-        <v>509</v>
+        <v>492</v>
       </c>
       <c r="E408" s="3" t="s">
-        <v>286</v>
+        <v>493</v>
       </c>
     </row>
     <row r="409" ht="28" customHeight="true">
       <c r="A409" s="2">
         <v>408</v>
       </c>
       <c r="B409" s="2">
-        <v>3779</v>
+        <v>3909</v>
       </c>
       <c r="C409" s="2" t="s">
-        <v>513</v>
+        <v>498</v>
       </c>
       <c r="D409" s="2" t="s">
-        <v>509</v>
+        <v>473</v>
       </c>
       <c r="E409" s="2" t="s">
-        <v>286</v>
+        <v>249</v>
       </c>
     </row>
     <row r="410" ht="28" customHeight="true">
       <c r="A410" s="3">
         <v>409</v>
       </c>
       <c r="B410" s="3">
-        <v>3401</v>
+        <v>5136</v>
       </c>
       <c r="C410" s="3" t="s">
-        <v>514</v>
+        <v>499</v>
       </c>
       <c r="D410" s="3" t="s">
-        <v>285</v>
+        <v>492</v>
       </c>
       <c r="E410" s="3" t="s">
-        <v>286</v>
+        <v>493</v>
       </c>
     </row>
     <row r="411" ht="28" customHeight="true">
       <c r="A411" s="2">
         <v>410</v>
       </c>
       <c r="B411" s="2">
-        <v>3402</v>
+        <v>5153</v>
       </c>
       <c r="C411" s="2" t="s">
-        <v>208</v>
+        <v>500</v>
       </c>
       <c r="D411" s="2" t="s">
-        <v>285</v>
+        <v>492</v>
       </c>
       <c r="E411" s="2" t="s">
-        <v>286</v>
+        <v>493</v>
       </c>
     </row>
     <row r="412" ht="28" customHeight="true">
       <c r="A412" s="3">
         <v>411</v>
       </c>
       <c r="B412" s="3">
-        <v>3408</v>
+        <v>5159</v>
       </c>
       <c r="C412" s="3" t="s">
-        <v>515</v>
+        <v>242</v>
       </c>
       <c r="D412" s="3" t="s">
-        <v>285</v>
+        <v>492</v>
       </c>
       <c r="E412" s="3" t="s">
-        <v>286</v>
+        <v>493</v>
       </c>
     </row>
     <row r="413" ht="28" customHeight="true">
       <c r="A413" s="2">
         <v>412</v>
       </c>
       <c r="B413" s="2">
-        <v>3381</v>
+        <v>5162</v>
       </c>
       <c r="C413" s="2" t="s">
-        <v>516</v>
+        <v>501</v>
       </c>
       <c r="D413" s="2" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E413" s="2" t="s">
-        <v>286</v>
+        <v>493</v>
       </c>
     </row>
     <row r="414" ht="28" customHeight="true">
       <c r="A414" s="3">
         <v>413</v>
       </c>
       <c r="B414" s="3">
-        <v>3383</v>
+        <v>3938</v>
       </c>
       <c r="C414" s="3" t="s">
-        <v>517</v>
+        <v>502</v>
       </c>
       <c r="D414" s="3" t="s">
-        <v>491</v>
+        <v>473</v>
       </c>
       <c r="E414" s="3" t="s">
-        <v>286</v>
+        <v>249</v>
       </c>
     </row>
     <row r="415" ht="28" customHeight="true">
       <c r="A415" s="2">
         <v>414</v>
       </c>
       <c r="B415" s="2">
-        <v>3384</v>
+        <v>5187</v>
       </c>
       <c r="C415" s="2" t="s">
-        <v>518</v>
+        <v>177</v>
       </c>
       <c r="D415" s="2" t="s">
-        <v>491</v>
+        <v>503</v>
       </c>
       <c r="E415" s="2" t="s">
-        <v>286</v>
+        <v>493</v>
       </c>
     </row>
     <row r="416" ht="28" customHeight="true">
       <c r="A416" s="3">
         <v>415</v>
       </c>
       <c r="B416" s="3">
-        <v>3386</v>
+        <v>5209</v>
       </c>
       <c r="C416" s="3" t="s">
-        <v>519</v>
+        <v>77</v>
       </c>
       <c r="D416" s="3" t="s">
-        <v>491</v>
+        <v>503</v>
       </c>
       <c r="E416" s="3" t="s">
-        <v>286</v>
+        <v>493</v>
       </c>
     </row>
     <row r="417" ht="28" customHeight="true">
       <c r="A417" s="2">
         <v>416</v>
       </c>
       <c r="B417" s="2">
-        <v>3388</v>
+        <v>4912</v>
       </c>
       <c r="C417" s="2" t="s">
-        <v>318</v>
+        <v>504</v>
       </c>
       <c r="D417" s="2" t="s">
-        <v>491</v>
+        <v>505</v>
       </c>
       <c r="E417" s="2" t="s">
-        <v>286</v>
+        <v>493</v>
       </c>
     </row>
     <row r="418" ht="28" customHeight="true">
       <c r="A418" s="3">
         <v>417</v>
       </c>
       <c r="B418" s="3">
-        <v>3391</v>
+        <v>4929</v>
       </c>
       <c r="C418" s="3" t="s">
-        <v>520</v>
+        <v>506</v>
       </c>
       <c r="D418" s="3" t="s">
-        <v>491</v>
+        <v>505</v>
       </c>
       <c r="E418" s="3" t="s">
-        <v>286</v>
+        <v>493</v>
       </c>
     </row>
     <row r="419" ht="28" customHeight="true">
       <c r="A419" s="2">
         <v>418</v>
       </c>
       <c r="B419" s="2">
-        <v>3397</v>
+        <v>4939</v>
       </c>
       <c r="C419" s="2" t="s">
-        <v>521</v>
+        <v>507</v>
       </c>
       <c r="D419" s="2" t="s">
-        <v>491</v>
+        <v>505</v>
       </c>
       <c r="E419" s="2" t="s">
-        <v>286</v>
+        <v>493</v>
       </c>
     </row>
     <row r="420" ht="28" customHeight="true">
       <c r="A420" s="3">
         <v>419</v>
       </c>
       <c r="B420" s="3">
-        <v>5067</v>
+        <v>4786</v>
       </c>
       <c r="C420" s="3" t="s">
-        <v>522</v>
+        <v>282</v>
       </c>
       <c r="D420" s="3" t="s">
-        <v>523</v>
+        <v>508</v>
       </c>
       <c r="E420" s="3" t="s">
-        <v>31</v>
+        <v>493</v>
       </c>
     </row>
     <row r="421" ht="28" customHeight="true">
       <c r="A421" s="2">
         <v>420</v>
       </c>
       <c r="B421" s="2">
-        <v>5077</v>
+        <v>4790</v>
       </c>
       <c r="C421" s="2" t="s">
-        <v>333</v>
+        <v>286</v>
       </c>
       <c r="D421" s="2" t="s">
-        <v>523</v>
+        <v>508</v>
       </c>
       <c r="E421" s="2" t="s">
-        <v>31</v>
+        <v>493</v>
       </c>
     </row>
     <row r="422" ht="28" customHeight="true">
       <c r="A422" s="3">
         <v>421</v>
       </c>
       <c r="B422" s="3">
-        <v>5082</v>
+        <v>4813</v>
       </c>
       <c r="C422" s="3" t="s">
-        <v>524</v>
+        <v>509</v>
       </c>
       <c r="D422" s="3" t="s">
-        <v>523</v>
+        <v>508</v>
       </c>
       <c r="E422" s="3" t="s">
-        <v>31</v>
+        <v>493</v>
       </c>
     </row>
     <row r="423" ht="28" customHeight="true">
       <c r="A423" s="2">
         <v>422</v>
       </c>
       <c r="B423" s="2">
-        <v>5086</v>
+        <v>4824</v>
       </c>
       <c r="C423" s="2" t="s">
-        <v>525</v>
+        <v>510</v>
       </c>
       <c r="D423" s="2" t="s">
-        <v>523</v>
+        <v>508</v>
       </c>
       <c r="E423" s="2" t="s">
-        <v>31</v>
+        <v>493</v>
       </c>
     </row>
     <row r="424" ht="28" customHeight="true">
       <c r="A424" s="3">
         <v>423</v>
       </c>
       <c r="B424" s="3">
-        <v>5091</v>
+        <v>4830</v>
       </c>
       <c r="C424" s="3" t="s">
-        <v>526</v>
+        <v>179</v>
       </c>
       <c r="D424" s="3" t="s">
-        <v>523</v>
+        <v>508</v>
       </c>
       <c r="E424" s="3" t="s">
-        <v>31</v>
+        <v>493</v>
       </c>
     </row>
     <row r="425" ht="28" customHeight="true">
       <c r="A425" s="2">
         <v>424</v>
       </c>
       <c r="B425" s="2">
-        <v>5092</v>
+        <v>4839</v>
       </c>
       <c r="C425" s="2" t="s">
-        <v>527</v>
+        <v>511</v>
       </c>
       <c r="D425" s="2" t="s">
-        <v>523</v>
+        <v>508</v>
       </c>
       <c r="E425" s="2" t="s">
-        <v>31</v>
+        <v>493</v>
       </c>
     </row>
     <row r="426" ht="28" customHeight="true">
       <c r="A426" s="3">
         <v>425</v>
       </c>
       <c r="B426" s="3">
-        <v>3909</v>
+        <v>5035</v>
       </c>
       <c r="C426" s="3" t="s">
-        <v>528</v>
+        <v>131</v>
       </c>
       <c r="D426" s="3" t="s">
-        <v>504</v>
+        <v>512</v>
       </c>
       <c r="E426" s="3" t="s">
-        <v>286</v>
+        <v>493</v>
       </c>
     </row>
     <row r="427" ht="28" customHeight="true">
       <c r="A427" s="2">
         <v>426</v>
       </c>
       <c r="B427" s="2">
-        <v>5136</v>
+        <v>5041</v>
       </c>
       <c r="C427" s="2" t="s">
-        <v>529</v>
+        <v>513</v>
       </c>
       <c r="D427" s="2" t="s">
-        <v>523</v>
+        <v>512</v>
       </c>
       <c r="E427" s="2" t="s">
-        <v>31</v>
+        <v>493</v>
       </c>
     </row>
     <row r="428" ht="28" customHeight="true">
       <c r="A428" s="3">
         <v>427</v>
       </c>
       <c r="B428" s="3">
-        <v>5153</v>
+        <v>5042</v>
       </c>
       <c r="C428" s="3" t="s">
-        <v>530</v>
+        <v>514</v>
       </c>
       <c r="D428" s="3" t="s">
-        <v>523</v>
+        <v>512</v>
       </c>
       <c r="E428" s="3" t="s">
-        <v>31</v>
+        <v>493</v>
       </c>
     </row>
     <row r="429" ht="28" customHeight="true">
       <c r="A429" s="2">
         <v>428</v>
       </c>
       <c r="B429" s="2">
-        <v>5159</v>
+        <v>5053</v>
       </c>
       <c r="C429" s="2" t="s">
-        <v>279</v>
+        <v>515</v>
       </c>
       <c r="D429" s="2" t="s">
-        <v>523</v>
+        <v>512</v>
       </c>
       <c r="E429" s="2" t="s">
-        <v>31</v>
+        <v>493</v>
       </c>
     </row>
     <row r="430" ht="28" customHeight="true">
       <c r="A430" s="3">
         <v>429</v>
       </c>
       <c r="B430" s="3">
-        <v>5162</v>
+        <v>4654</v>
       </c>
       <c r="C430" s="3" t="s">
-        <v>531</v>
+        <v>516</v>
       </c>
       <c r="D430" s="3" t="s">
-        <v>523</v>
+        <v>517</v>
       </c>
       <c r="E430" s="3" t="s">
-        <v>31</v>
+        <v>493</v>
       </c>
     </row>
     <row r="431" ht="28" customHeight="true">
       <c r="A431" s="2">
         <v>430</v>
       </c>
       <c r="B431" s="2">
-        <v>3938</v>
+        <v>4671</v>
       </c>
       <c r="C431" s="2" t="s">
-        <v>532</v>
+        <v>518</v>
       </c>
       <c r="D431" s="2" t="s">
-        <v>504</v>
+        <v>517</v>
       </c>
       <c r="E431" s="2" t="s">
-        <v>286</v>
+        <v>493</v>
       </c>
     </row>
     <row r="432" ht="28" customHeight="true">
       <c r="A432" s="3">
         <v>431</v>
       </c>
       <c r="B432" s="3">
-        <v>5187</v>
+        <v>4555</v>
       </c>
       <c r="C432" s="3" t="s">
-        <v>215</v>
+        <v>519</v>
       </c>
       <c r="D432" s="3" t="s">
-        <v>533</v>
+        <v>520</v>
       </c>
       <c r="E432" s="3" t="s">
-        <v>31</v>
+        <v>493</v>
       </c>
     </row>
     <row r="433" ht="28" customHeight="true">
       <c r="A433" s="2">
         <v>432</v>
       </c>
       <c r="B433" s="2">
-        <v>5209</v>
+        <v>4704</v>
       </c>
       <c r="C433" s="2" t="s">
-        <v>116</v>
+        <v>521</v>
       </c>
       <c r="D433" s="2" t="s">
-        <v>533</v>
+        <v>517</v>
       </c>
       <c r="E433" s="2" t="s">
-        <v>31</v>
+        <v>493</v>
       </c>
     </row>
     <row r="434" ht="28" customHeight="true">
       <c r="A434" s="3">
         <v>433</v>
       </c>
       <c r="B434" s="3">
-        <v>4912</v>
+        <v>4617</v>
       </c>
       <c r="C434" s="3" t="s">
-        <v>534</v>
+        <v>522</v>
       </c>
       <c r="D434" s="3" t="s">
-        <v>535</v>
+        <v>523</v>
       </c>
       <c r="E434" s="3" t="s">
-        <v>31</v>
+        <v>493</v>
       </c>
     </row>
     <row r="435" ht="28" customHeight="true">
       <c r="A435" s="2">
         <v>434</v>
       </c>
       <c r="B435" s="2">
-        <v>4929</v>
+        <v>4621</v>
       </c>
       <c r="C435" s="2" t="s">
-        <v>536</v>
+        <v>524</v>
       </c>
       <c r="D435" s="2" t="s">
-        <v>535</v>
+        <v>523</v>
       </c>
       <c r="E435" s="2" t="s">
-        <v>31</v>
+        <v>493</v>
       </c>
     </row>
     <row r="436" ht="28" customHeight="true">
       <c r="A436" s="3">
         <v>435</v>
       </c>
       <c r="B436" s="3">
-        <v>4939</v>
+        <v>4646</v>
       </c>
       <c r="C436" s="3" t="s">
-        <v>537</v>
+        <v>525</v>
       </c>
       <c r="D436" s="3" t="s">
-        <v>535</v>
+        <v>523</v>
       </c>
       <c r="E436" s="3" t="s">
-        <v>31</v>
+        <v>493</v>
       </c>
     </row>
     <row r="437" ht="28" customHeight="true">
       <c r="A437" s="2">
         <v>436</v>
       </c>
       <c r="B437" s="2">
-        <v>4786</v>
+        <v>4655</v>
       </c>
       <c r="C437" s="2" t="s">
-        <v>318</v>
+        <v>118</v>
       </c>
       <c r="D437" s="2" t="s">
-        <v>30</v>
+        <v>517</v>
       </c>
       <c r="E437" s="2" t="s">
-        <v>31</v>
+        <v>493</v>
       </c>
     </row>
     <row r="438" ht="28" customHeight="true">
       <c r="A438" s="3">
         <v>437</v>
       </c>
       <c r="B438" s="3">
-        <v>4790</v>
+        <v>4520</v>
       </c>
       <c r="C438" s="3" t="s">
-        <v>322</v>
+        <v>526</v>
       </c>
       <c r="D438" s="3" t="s">
-        <v>30</v>
+        <v>527</v>
       </c>
       <c r="E438" s="3" t="s">
-        <v>31</v>
+        <v>493</v>
       </c>
     </row>
     <row r="439" ht="28" customHeight="true">
       <c r="A439" s="2">
         <v>438</v>
       </c>
       <c r="B439" s="2">
-        <v>4813</v>
+        <v>4529</v>
       </c>
       <c r="C439" s="2" t="s">
-        <v>538</v>
+        <v>528</v>
       </c>
       <c r="D439" s="2" t="s">
-        <v>30</v>
+        <v>527</v>
       </c>
       <c r="E439" s="2" t="s">
-        <v>31</v>
+        <v>493</v>
       </c>
     </row>
     <row r="440" ht="28" customHeight="true">
       <c r="A440" s="3">
         <v>439</v>
       </c>
       <c r="B440" s="3">
-        <v>4824</v>
+        <v>4533</v>
       </c>
       <c r="C440" s="3" t="s">
-        <v>539</v>
+        <v>529</v>
       </c>
       <c r="D440" s="3" t="s">
-        <v>30</v>
+        <v>527</v>
       </c>
       <c r="E440" s="3" t="s">
-        <v>31</v>
+        <v>493</v>
       </c>
     </row>
     <row r="441" ht="28" customHeight="true">
       <c r="A441" s="2">
         <v>440</v>
       </c>
       <c r="B441" s="2">
-        <v>4830</v>
+        <v>4455</v>
       </c>
       <c r="C441" s="2" t="s">
-        <v>217</v>
+        <v>530</v>
       </c>
       <c r="D441" s="2" t="s">
-        <v>30</v>
+        <v>531</v>
       </c>
       <c r="E441" s="2" t="s">
-        <v>31</v>
+        <v>493</v>
       </c>
     </row>
     <row r="442" ht="28" customHeight="true">
       <c r="A442" s="3">
         <v>441</v>
       </c>
       <c r="B442" s="3">
-        <v>4839</v>
+        <v>4456</v>
       </c>
       <c r="C442" s="3" t="s">
-        <v>540</v>
+        <v>532</v>
       </c>
       <c r="D442" s="3" t="s">
-        <v>30</v>
+        <v>531</v>
       </c>
       <c r="E442" s="3" t="s">
-        <v>31</v>
+        <v>493</v>
       </c>
     </row>
     <row r="443" ht="28" customHeight="true">
       <c r="A443" s="2">
         <v>442</v>
       </c>
       <c r="B443" s="2">
-        <v>5035</v>
+        <v>4457</v>
       </c>
       <c r="C443" s="2" t="s">
-        <v>169</v>
+        <v>533</v>
       </c>
       <c r="D443" s="2" t="s">
-        <v>541</v>
+        <v>531</v>
       </c>
       <c r="E443" s="2" t="s">
-        <v>31</v>
+        <v>493</v>
       </c>
     </row>
     <row r="444" ht="28" customHeight="true">
       <c r="A444" s="3">
         <v>443</v>
       </c>
       <c r="B444" s="3">
-        <v>5041</v>
+        <v>4458</v>
       </c>
       <c r="C444" s="3" t="s">
-        <v>542</v>
+        <v>534</v>
       </c>
       <c r="D444" s="3" t="s">
-        <v>541</v>
+        <v>531</v>
       </c>
       <c r="E444" s="3" t="s">
-        <v>31</v>
+        <v>493</v>
       </c>
     </row>
     <row r="445" ht="28" customHeight="true">
       <c r="A445" s="2">
         <v>444</v>
       </c>
       <c r="B445" s="2">
-        <v>5042</v>
+        <v>4728</v>
       </c>
       <c r="C445" s="2" t="s">
-        <v>543</v>
+        <v>118</v>
       </c>
       <c r="D445" s="2" t="s">
-        <v>541</v>
+        <v>535</v>
       </c>
       <c r="E445" s="2" t="s">
-        <v>31</v>
+        <v>493</v>
       </c>
     </row>
     <row r="446" ht="28" customHeight="true">
       <c r="A446" s="3">
         <v>445</v>
       </c>
       <c r="B446" s="3">
-        <v>5053</v>
+        <v>4465</v>
       </c>
       <c r="C446" s="3" t="s">
-        <v>544</v>
+        <v>536</v>
       </c>
       <c r="D446" s="3" t="s">
-        <v>541</v>
+        <v>531</v>
       </c>
       <c r="E446" s="3" t="s">
-        <v>31</v>
+        <v>493</v>
       </c>
     </row>
     <row r="447" ht="28" customHeight="true">
       <c r="A447" s="2">
         <v>446</v>
       </c>
       <c r="B447" s="2">
-        <v>4654</v>
+        <v>4739</v>
       </c>
       <c r="C447" s="2" t="s">
-        <v>545</v>
+        <v>537</v>
       </c>
       <c r="D447" s="2" t="s">
-        <v>546</v>
+        <v>535</v>
       </c>
       <c r="E447" s="2" t="s">
-        <v>31</v>
+        <v>493</v>
       </c>
     </row>
     <row r="448" ht="28" customHeight="true">
       <c r="A448" s="3">
         <v>447</v>
       </c>
       <c r="B448" s="3">
-        <v>4671</v>
+        <v>4365</v>
       </c>
       <c r="C448" s="3" t="s">
-        <v>547</v>
+        <v>538</v>
       </c>
       <c r="D448" s="3" t="s">
-        <v>546</v>
+        <v>539</v>
       </c>
       <c r="E448" s="3" t="s">
-        <v>31</v>
+        <v>493</v>
       </c>
     </row>
     <row r="449" ht="28" customHeight="true">
       <c r="A449" s="2">
         <v>448</v>
       </c>
       <c r="B449" s="2">
-        <v>4555</v>
+        <v>4377</v>
       </c>
       <c r="C449" s="2" t="s">
-        <v>548</v>
+        <v>540</v>
       </c>
       <c r="D449" s="2" t="s">
-        <v>549</v>
+        <v>539</v>
       </c>
       <c r="E449" s="2" t="s">
-        <v>31</v>
+        <v>493</v>
       </c>
     </row>
     <row r="450" ht="28" customHeight="true">
       <c r="A450" s="3">
         <v>449</v>
       </c>
       <c r="B450" s="3">
-        <v>4704</v>
+        <v>4378</v>
       </c>
       <c r="C450" s="3" t="s">
-        <v>550</v>
+        <v>255</v>
       </c>
       <c r="D450" s="3" t="s">
-        <v>546</v>
+        <v>539</v>
       </c>
       <c r="E450" s="3" t="s">
-        <v>31</v>
+        <v>493</v>
       </c>
     </row>
     <row r="451" ht="28" customHeight="true">
       <c r="A451" s="2">
         <v>450</v>
       </c>
       <c r="B451" s="2">
-        <v>4617</v>
+        <v>4380</v>
       </c>
       <c r="C451" s="2" t="s">
-        <v>551</v>
+        <v>541</v>
       </c>
       <c r="D451" s="2" t="s">
-        <v>33</v>
+        <v>539</v>
       </c>
       <c r="E451" s="2" t="s">
-        <v>31</v>
+        <v>493</v>
       </c>
     </row>
     <row r="452" ht="28" customHeight="true">
       <c r="A452" s="3">
         <v>451</v>
       </c>
       <c r="B452" s="3">
-        <v>4621</v>
+        <v>4106</v>
       </c>
       <c r="C452" s="3" t="s">
-        <v>552</v>
+        <v>101</v>
       </c>
       <c r="D452" s="3" t="s">
-        <v>33</v>
+        <v>542</v>
       </c>
       <c r="E452" s="3" t="s">
-        <v>31</v>
+        <v>493</v>
       </c>
     </row>
     <row r="453" ht="28" customHeight="true">
       <c r="A453" s="2">
         <v>452</v>
       </c>
       <c r="B453" s="2">
-        <v>4646</v>
+        <v>4264</v>
       </c>
       <c r="C453" s="2" t="s">
-        <v>553</v>
+        <v>543</v>
       </c>
       <c r="D453" s="2" t="s">
-        <v>33</v>
+        <v>542</v>
       </c>
       <c r="E453" s="2" t="s">
-        <v>31</v>
+        <v>493</v>
       </c>
     </row>
     <row r="454" ht="28" customHeight="true">
       <c r="A454" s="3">
         <v>453</v>
       </c>
       <c r="B454" s="3">
-        <v>4655</v>
+        <v>4275</v>
       </c>
       <c r="C454" s="3" t="s">
-        <v>156</v>
+        <v>282</v>
       </c>
       <c r="D454" s="3" t="s">
-        <v>546</v>
+        <v>542</v>
       </c>
       <c r="E454" s="3" t="s">
-        <v>31</v>
+        <v>493</v>
       </c>
     </row>
     <row r="455" ht="28" customHeight="true">
       <c r="A455" s="2">
         <v>454</v>
       </c>
       <c r="B455" s="2">
-        <v>4520</v>
+        <v>4277</v>
       </c>
       <c r="C455" s="2" t="s">
-        <v>554</v>
+        <v>544</v>
       </c>
       <c r="D455" s="2" t="s">
-        <v>555</v>
+        <v>542</v>
       </c>
       <c r="E455" s="2" t="s">
-        <v>31</v>
+        <v>493</v>
       </c>
     </row>
     <row r="456" ht="28" customHeight="true">
       <c r="A456" s="3">
         <v>455</v>
       </c>
       <c r="B456" s="3">
-        <v>4529</v>
+        <v>4298</v>
       </c>
       <c r="C456" s="3" t="s">
-        <v>556</v>
+        <v>545</v>
       </c>
       <c r="D456" s="3" t="s">
-        <v>555</v>
+        <v>542</v>
       </c>
       <c r="E456" s="3" t="s">
-        <v>31</v>
+        <v>493</v>
       </c>
     </row>
     <row r="457" ht="28" customHeight="true">
       <c r="A457" s="2">
         <v>456</v>
       </c>
       <c r="B457" s="2">
-        <v>4533</v>
+        <v>4951</v>
       </c>
       <c r="C457" s="2" t="s">
-        <v>557</v>
+        <v>546</v>
       </c>
       <c r="D457" s="2" t="s">
-        <v>555</v>
+        <v>547</v>
       </c>
       <c r="E457" s="2" t="s">
-        <v>31</v>
+        <v>493</v>
       </c>
     </row>
     <row r="458" ht="28" customHeight="true">
       <c r="A458" s="3">
         <v>457</v>
       </c>
       <c r="B458" s="3">
-        <v>4455</v>
+        <v>4734</v>
       </c>
       <c r="C458" s="3" t="s">
-        <v>558</v>
+        <v>548</v>
       </c>
       <c r="D458" s="3" t="s">
-        <v>559</v>
+        <v>535</v>
       </c>
       <c r="E458" s="3" t="s">
-        <v>31</v>
+        <v>493</v>
       </c>
     </row>
     <row r="459" ht="28" customHeight="true">
       <c r="A459" s="2">
         <v>458</v>
       </c>
       <c r="B459" s="2">
-        <v>4456</v>
+        <v>4735</v>
       </c>
       <c r="C459" s="2" t="s">
-        <v>560</v>
+        <v>122</v>
       </c>
       <c r="D459" s="2" t="s">
-        <v>559</v>
+        <v>535</v>
       </c>
       <c r="E459" s="2" t="s">
-        <v>31</v>
+        <v>493</v>
       </c>
     </row>
     <row r="460" ht="28" customHeight="true">
       <c r="A460" s="3">
         <v>459</v>
       </c>
       <c r="B460" s="3">
-        <v>4457</v>
+        <v>4736</v>
       </c>
       <c r="C460" s="3" t="s">
-        <v>561</v>
+        <v>101</v>
       </c>
       <c r="D460" s="3" t="s">
-        <v>559</v>
+        <v>535</v>
       </c>
       <c r="E460" s="3" t="s">
-        <v>31</v>
+        <v>493</v>
       </c>
     </row>
     <row r="461" ht="28" customHeight="true">
       <c r="A461" s="2">
         <v>460</v>
       </c>
       <c r="B461" s="2">
-        <v>4458</v>
+        <v>4773</v>
       </c>
       <c r="C461" s="2" t="s">
-        <v>562</v>
+        <v>549</v>
       </c>
       <c r="D461" s="2" t="s">
-        <v>559</v>
+        <v>535</v>
       </c>
       <c r="E461" s="2" t="s">
-        <v>31</v>
+        <v>493</v>
       </c>
     </row>
     <row r="462" ht="28" customHeight="true">
       <c r="A462" s="3">
         <v>461</v>
       </c>
       <c r="B462" s="3">
-        <v>4728</v>
+        <v>4774</v>
       </c>
       <c r="C462" s="3" t="s">
-        <v>156</v>
+        <v>550</v>
       </c>
       <c r="D462" s="3" t="s">
-        <v>563</v>
+        <v>535</v>
       </c>
       <c r="E462" s="3" t="s">
-        <v>31</v>
+        <v>493</v>
       </c>
     </row>
     <row r="463" ht="28" customHeight="true">
       <c r="A463" s="2">
         <v>462</v>
       </c>
       <c r="B463" s="2">
-        <v>4465</v>
+        <v>4545</v>
       </c>
       <c r="C463" s="2" t="s">
-        <v>564</v>
+        <v>551</v>
       </c>
       <c r="D463" s="2" t="s">
-        <v>559</v>
+        <v>520</v>
       </c>
       <c r="E463" s="2" t="s">
-        <v>31</v>
+        <v>493</v>
       </c>
     </row>
     <row r="464" ht="28" customHeight="true">
       <c r="A464" s="3">
         <v>463</v>
       </c>
       <c r="B464" s="3">
-        <v>4739</v>
+        <v>4551</v>
       </c>
       <c r="C464" s="3" t="s">
-        <v>565</v>
+        <v>552</v>
       </c>
       <c r="D464" s="3" t="s">
-        <v>563</v>
+        <v>520</v>
       </c>
       <c r="E464" s="3" t="s">
-        <v>31</v>
+        <v>493</v>
       </c>
     </row>
     <row r="465" ht="28" customHeight="true">
       <c r="A465" s="2">
         <v>464</v>
       </c>
       <c r="B465" s="2">
-        <v>4365</v>
+        <v>4568</v>
       </c>
       <c r="C465" s="2" t="s">
-        <v>566</v>
+        <v>553</v>
       </c>
       <c r="D465" s="2" t="s">
-        <v>567</v>
+        <v>520</v>
       </c>
       <c r="E465" s="2" t="s">
-        <v>31</v>
+        <v>493</v>
       </c>
     </row>
     <row r="466" ht="28" customHeight="true">
       <c r="A466" s="3">
         <v>465</v>
       </c>
       <c r="B466" s="3">
-        <v>4377</v>
+        <v>4389</v>
       </c>
       <c r="C466" s="3" t="s">
-        <v>568</v>
+        <v>554</v>
       </c>
       <c r="D466" s="3" t="s">
-        <v>567</v>
+        <v>555</v>
       </c>
       <c r="E466" s="3" t="s">
-        <v>31</v>
+        <v>493</v>
       </c>
     </row>
     <row r="467" ht="28" customHeight="true">
       <c r="A467" s="2">
         <v>466</v>
       </c>
       <c r="B467" s="2">
-        <v>4378</v>
+        <v>4407</v>
       </c>
       <c r="C467" s="2" t="s">
-        <v>292</v>
+        <v>556</v>
       </c>
       <c r="D467" s="2" t="s">
-        <v>567</v>
+        <v>555</v>
       </c>
       <c r="E467" s="2" t="s">
-        <v>31</v>
+        <v>493</v>
       </c>
     </row>
     <row r="468" ht="28" customHeight="true">
       <c r="A468" s="3">
         <v>467</v>
       </c>
       <c r="B468" s="3">
-        <v>4380</v>
+        <v>4434</v>
       </c>
       <c r="C468" s="3" t="s">
-        <v>569</v>
+        <v>557</v>
       </c>
       <c r="D468" s="3" t="s">
-        <v>567</v>
+        <v>555</v>
       </c>
       <c r="E468" s="3" t="s">
-        <v>31</v>
+        <v>493</v>
       </c>
     </row>
     <row r="469" ht="28" customHeight="true">
       <c r="A469" s="2">
         <v>468</v>
       </c>
       <c r="B469" s="2">
-        <v>4106</v>
+        <v>4436</v>
       </c>
       <c r="C469" s="2" t="s">
-        <v>139</v>
+        <v>558</v>
       </c>
       <c r="D469" s="2" t="s">
-        <v>570</v>
+        <v>555</v>
       </c>
       <c r="E469" s="2" t="s">
-        <v>31</v>
+        <v>493</v>
       </c>
     </row>
     <row r="470" ht="28" customHeight="true">
       <c r="A470" s="3">
         <v>469</v>
       </c>
       <c r="B470" s="3">
-        <v>4264</v>
+        <v>4437</v>
       </c>
       <c r="C470" s="3" t="s">
-        <v>571</v>
+        <v>559</v>
       </c>
       <c r="D470" s="3" t="s">
-        <v>570</v>
+        <v>555</v>
       </c>
       <c r="E470" s="3" t="s">
-        <v>31</v>
+        <v>493</v>
       </c>
     </row>
     <row r="471" ht="28" customHeight="true">
       <c r="A471" s="2">
         <v>470</v>
       </c>
       <c r="B471" s="2">
-        <v>4275</v>
+        <v>4334</v>
       </c>
       <c r="C471" s="2" t="s">
-        <v>318</v>
+        <v>560</v>
       </c>
       <c r="D471" s="2" t="s">
-        <v>570</v>
+        <v>561</v>
       </c>
       <c r="E471" s="2" t="s">
-        <v>31</v>
+        <v>493</v>
       </c>
     </row>
     <row r="472" ht="28" customHeight="true">
       <c r="A472" s="3">
         <v>471</v>
       </c>
       <c r="B472" s="3">
-        <v>4277</v>
+        <v>4338</v>
       </c>
       <c r="C472" s="3" t="s">
-        <v>572</v>
+        <v>227</v>
       </c>
       <c r="D472" s="3" t="s">
-        <v>570</v>
+        <v>561</v>
       </c>
       <c r="E472" s="3" t="s">
-        <v>31</v>
+        <v>493</v>
       </c>
     </row>
     <row r="473" ht="28" customHeight="true">
       <c r="A473" s="2">
         <v>472</v>
       </c>
       <c r="B473" s="2">
-        <v>4298</v>
+        <v>4339</v>
       </c>
       <c r="C473" s="2" t="s">
-        <v>573</v>
+        <v>562</v>
       </c>
       <c r="D473" s="2" t="s">
-        <v>570</v>
+        <v>561</v>
       </c>
       <c r="E473" s="2" t="s">
-        <v>31</v>
+        <v>493</v>
       </c>
     </row>
     <row r="474" ht="28" customHeight="true">
       <c r="A474" s="3">
         <v>473</v>
       </c>
       <c r="B474" s="3">
-        <v>4951</v>
+        <v>4341</v>
       </c>
       <c r="C474" s="3" t="s">
-        <v>574</v>
+        <v>563</v>
       </c>
       <c r="D474" s="3" t="s">
-        <v>575</v>
+        <v>561</v>
       </c>
       <c r="E474" s="3" t="s">
-        <v>31</v>
+        <v>493</v>
       </c>
     </row>
     <row r="475" ht="28" customHeight="true">
       <c r="A475" s="2">
         <v>474</v>
       </c>
       <c r="B475" s="2">
-        <v>4734</v>
+        <v>6026</v>
       </c>
       <c r="C475" s="2" t="s">
-        <v>576</v>
+        <v>564</v>
       </c>
       <c r="D475" s="2" t="s">
-        <v>563</v>
+        <v>565</v>
       </c>
       <c r="E475" s="2" t="s">
-        <v>31</v>
+        <v>566</v>
       </c>
     </row>
     <row r="476" ht="28" customHeight="true">
       <c r="A476" s="3">
         <v>475</v>
       </c>
       <c r="B476" s="3">
-        <v>4735</v>
+        <v>6033</v>
       </c>
       <c r="C476" s="3" t="s">
-        <v>160</v>
+        <v>567</v>
       </c>
       <c r="D476" s="3" t="s">
-        <v>563</v>
+        <v>565</v>
       </c>
       <c r="E476" s="3" t="s">
-        <v>31</v>
+        <v>566</v>
       </c>
     </row>
     <row r="477" ht="28" customHeight="true">
       <c r="A477" s="2">
         <v>476</v>
       </c>
       <c r="B477" s="2">
-        <v>4736</v>
+        <v>5054</v>
       </c>
       <c r="C477" s="2" t="s">
-        <v>139</v>
+        <v>568</v>
       </c>
       <c r="D477" s="2" t="s">
-        <v>563</v>
+        <v>512</v>
       </c>
       <c r="E477" s="2" t="s">
-        <v>31</v>
+        <v>493</v>
       </c>
     </row>
     <row r="478" ht="28" customHeight="true">
       <c r="A478" s="3">
         <v>477</v>
       </c>
       <c r="B478" s="3">
-        <v>4773</v>
+        <v>6038</v>
       </c>
       <c r="C478" s="3" t="s">
-        <v>577</v>
+        <v>569</v>
       </c>
       <c r="D478" s="3" t="s">
-        <v>563</v>
+        <v>565</v>
       </c>
       <c r="E478" s="3" t="s">
-        <v>31</v>
+        <v>566</v>
       </c>
     </row>
     <row r="479" ht="28" customHeight="true">
       <c r="A479" s="2">
         <v>478</v>
       </c>
       <c r="B479" s="2">
-        <v>4774</v>
+        <v>6048</v>
       </c>
       <c r="C479" s="2" t="s">
-        <v>578</v>
+        <v>570</v>
       </c>
       <c r="D479" s="2" t="s">
-        <v>563</v>
+        <v>565</v>
       </c>
       <c r="E479" s="2" t="s">
-        <v>31</v>
+        <v>566</v>
       </c>
     </row>
     <row r="480" ht="28" customHeight="true">
       <c r="A480" s="3">
         <v>479</v>
       </c>
       <c r="B480" s="3">
-        <v>4545</v>
+        <v>6062</v>
       </c>
       <c r="C480" s="3" t="s">
-        <v>579</v>
+        <v>571</v>
       </c>
       <c r="D480" s="3" t="s">
-        <v>549</v>
+        <v>565</v>
       </c>
       <c r="E480" s="3" t="s">
-        <v>31</v>
+        <v>566</v>
       </c>
     </row>
     <row r="481" ht="28" customHeight="true">
       <c r="A481" s="2">
         <v>480</v>
       </c>
       <c r="B481" s="2">
-        <v>4551</v>
+        <v>6064</v>
       </c>
       <c r="C481" s="2" t="s">
-        <v>580</v>
+        <v>572</v>
       </c>
       <c r="D481" s="2" t="s">
-        <v>549</v>
+        <v>565</v>
       </c>
       <c r="E481" s="2" t="s">
-        <v>31</v>
+        <v>566</v>
       </c>
     </row>
     <row r="482" ht="28" customHeight="true">
       <c r="A482" s="3">
         <v>481</v>
       </c>
       <c r="B482" s="3">
-        <v>4568</v>
+        <v>6090</v>
       </c>
       <c r="C482" s="3" t="s">
-        <v>581</v>
+        <v>573</v>
       </c>
       <c r="D482" s="3" t="s">
-        <v>549</v>
+        <v>574</v>
       </c>
       <c r="E482" s="3" t="s">
-        <v>31</v>
+        <v>566</v>
       </c>
     </row>
     <row r="483" ht="28" customHeight="true">
       <c r="A483" s="2">
         <v>482</v>
       </c>
       <c r="B483" s="2">
-        <v>4389</v>
+        <v>6101</v>
       </c>
       <c r="C483" s="2" t="s">
-        <v>582</v>
+        <v>575</v>
       </c>
       <c r="D483" s="2" t="s">
-        <v>583</v>
+        <v>574</v>
       </c>
       <c r="E483" s="2" t="s">
-        <v>31</v>
+        <v>566</v>
       </c>
     </row>
     <row r="484" ht="28" customHeight="true">
       <c r="A484" s="3">
         <v>483</v>
       </c>
       <c r="B484" s="3">
-        <v>4407</v>
+        <v>6109</v>
       </c>
       <c r="C484" s="3" t="s">
-        <v>584</v>
+        <v>194</v>
       </c>
       <c r="D484" s="3" t="s">
-        <v>583</v>
+        <v>574</v>
       </c>
       <c r="E484" s="3" t="s">
-        <v>31</v>
+        <v>566</v>
       </c>
     </row>
     <row r="485" ht="28" customHeight="true">
       <c r="A485" s="2">
         <v>484</v>
       </c>
       <c r="B485" s="2">
-        <v>4434</v>
+        <v>5993</v>
       </c>
       <c r="C485" s="2" t="s">
-        <v>585</v>
+        <v>576</v>
       </c>
       <c r="D485" s="2" t="s">
-        <v>583</v>
+        <v>577</v>
       </c>
       <c r="E485" s="2" t="s">
-        <v>31</v>
+        <v>566</v>
       </c>
     </row>
     <row r="486" ht="28" customHeight="true">
       <c r="A486" s="3">
         <v>485</v>
       </c>
       <c r="B486" s="3">
-        <v>4436</v>
+        <v>5958</v>
       </c>
       <c r="C486" s="3" t="s">
-        <v>586</v>
+        <v>578</v>
       </c>
       <c r="D486" s="3" t="s">
-        <v>583</v>
+        <v>579</v>
       </c>
       <c r="E486" s="3" t="s">
-        <v>31</v>
+        <v>566</v>
       </c>
     </row>
     <row r="487" ht="28" customHeight="true">
       <c r="A487" s="2">
         <v>486</v>
       </c>
       <c r="B487" s="2">
-        <v>4437</v>
+        <v>5959</v>
       </c>
       <c r="C487" s="2" t="s">
-        <v>587</v>
+        <v>118</v>
       </c>
       <c r="D487" s="2" t="s">
-        <v>583</v>
+        <v>579</v>
       </c>
       <c r="E487" s="2" t="s">
-        <v>31</v>
+        <v>566</v>
       </c>
     </row>
     <row r="488" ht="28" customHeight="true">
       <c r="A488" s="3">
         <v>487</v>
       </c>
       <c r="B488" s="3">
-        <v>4334</v>
+        <v>5240</v>
       </c>
       <c r="C488" s="3" t="s">
-        <v>588</v>
+        <v>580</v>
       </c>
       <c r="D488" s="3" t="s">
-        <v>35</v>
+        <v>581</v>
       </c>
       <c r="E488" s="3" t="s">
-        <v>31</v>
+        <v>582</v>
       </c>
     </row>
     <row r="489" ht="28" customHeight="true">
       <c r="A489" s="2">
         <v>488</v>
       </c>
       <c r="B489" s="2">
-        <v>4338</v>
+        <v>5593</v>
       </c>
       <c r="C489" s="2" t="s">
-        <v>264</v>
+        <v>583</v>
       </c>
       <c r="D489" s="2" t="s">
-        <v>35</v>
+        <v>584</v>
       </c>
       <c r="E489" s="2" t="s">
-        <v>31</v>
+        <v>566</v>
       </c>
     </row>
     <row r="490" ht="28" customHeight="true">
       <c r="A490" s="3">
         <v>489</v>
       </c>
       <c r="B490" s="3">
-        <v>4339</v>
+        <v>5611</v>
       </c>
       <c r="C490" s="3" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="D490" s="3" t="s">
-        <v>35</v>
+        <v>584</v>
       </c>
       <c r="E490" s="3" t="s">
-        <v>31</v>
+        <v>566</v>
       </c>
     </row>
     <row r="491" ht="28" customHeight="true">
       <c r="A491" s="2">
         <v>490</v>
       </c>
       <c r="B491" s="2">
-        <v>4341</v>
+        <v>5618</v>
       </c>
       <c r="C491" s="2" t="s">
-        <v>590</v>
+        <v>586</v>
       </c>
       <c r="D491" s="2" t="s">
-        <v>35</v>
+        <v>584</v>
       </c>
       <c r="E491" s="2" t="s">
-        <v>31</v>
+        <v>566</v>
       </c>
     </row>
     <row r="492" ht="28" customHeight="true">
       <c r="A492" s="3">
         <v>491</v>
       </c>
       <c r="B492" s="3">
-        <v>6026</v>
+        <v>5283</v>
       </c>
       <c r="C492" s="3" t="s">
-        <v>591</v>
+        <v>587</v>
       </c>
       <c r="D492" s="3" t="s">
-        <v>592</v>
+        <v>588</v>
       </c>
       <c r="E492" s="3" t="s">
-        <v>593</v>
+        <v>582</v>
       </c>
     </row>
     <row r="493" ht="28" customHeight="true">
       <c r="A493" s="2">
         <v>492</v>
       </c>
       <c r="B493" s="2">
-        <v>6033</v>
+        <v>5809</v>
       </c>
       <c r="C493" s="2" t="s">
-        <v>594</v>
+        <v>392</v>
       </c>
       <c r="D493" s="2" t="s">
-        <v>592</v>
+        <v>589</v>
       </c>
       <c r="E493" s="2" t="s">
-        <v>593</v>
+        <v>566</v>
       </c>
     </row>
     <row r="494" ht="28" customHeight="true">
       <c r="A494" s="3">
         <v>493</v>
       </c>
       <c r="B494" s="3">
-        <v>5054</v>
+        <v>5336</v>
       </c>
       <c r="C494" s="3" t="s">
-        <v>595</v>
+        <v>227</v>
       </c>
       <c r="D494" s="3" t="s">
-        <v>541</v>
+        <v>590</v>
       </c>
       <c r="E494" s="3" t="s">
-        <v>31</v>
+        <v>582</v>
       </c>
     </row>
     <row r="495" ht="28" customHeight="true">
       <c r="A495" s="2">
         <v>494</v>
       </c>
       <c r="B495" s="2">
-        <v>6038</v>
+        <v>5876</v>
       </c>
       <c r="C495" s="2" t="s">
-        <v>596</v>
+        <v>591</v>
       </c>
       <c r="D495" s="2" t="s">
         <v>592</v>
       </c>
       <c r="E495" s="2" t="s">
-        <v>593</v>
+        <v>566</v>
       </c>
     </row>
     <row r="496" ht="28" customHeight="true">
       <c r="A496" s="3">
         <v>495</v>
       </c>
       <c r="B496" s="3">
-        <v>6048</v>
+        <v>5878</v>
       </c>
       <c r="C496" s="3" t="s">
-        <v>597</v>
+        <v>297</v>
       </c>
       <c r="D496" s="3" t="s">
         <v>592</v>
       </c>
       <c r="E496" s="3" t="s">
-        <v>593</v>
+        <v>566</v>
       </c>
     </row>
     <row r="497" ht="28" customHeight="true">
       <c r="A497" s="2">
         <v>496</v>
       </c>
       <c r="B497" s="2">
-        <v>6062</v>
+        <v>5881</v>
       </c>
       <c r="C497" s="2" t="s">
-        <v>598</v>
+        <v>593</v>
       </c>
       <c r="D497" s="2" t="s">
         <v>592</v>
       </c>
       <c r="E497" s="2" t="s">
-        <v>593</v>
+        <v>566</v>
       </c>
     </row>
     <row r="498" ht="28" customHeight="true">
       <c r="A498" s="3">
         <v>497</v>
       </c>
       <c r="B498" s="3">
-        <v>6064</v>
+        <v>5738</v>
       </c>
       <c r="C498" s="3" t="s">
-        <v>599</v>
+        <v>594</v>
       </c>
       <c r="D498" s="3" t="s">
-        <v>592</v>
+        <v>595</v>
       </c>
       <c r="E498" s="3" t="s">
-        <v>593</v>
+        <v>566</v>
       </c>
     </row>
     <row r="499" ht="28" customHeight="true">
       <c r="A499" s="2">
         <v>498</v>
       </c>
       <c r="B499" s="2">
-        <v>6090</v>
+        <v>5744</v>
       </c>
       <c r="C499" s="2" t="s">
-        <v>600</v>
+        <v>596</v>
       </c>
       <c r="D499" s="2" t="s">
-        <v>601</v>
+        <v>595</v>
       </c>
       <c r="E499" s="2" t="s">
-        <v>593</v>
+        <v>566</v>
       </c>
     </row>
     <row r="500" ht="28" customHeight="true">
       <c r="A500" s="3">
         <v>499</v>
       </c>
       <c r="B500" s="3">
-        <v>6101</v>
+        <v>5745</v>
       </c>
       <c r="C500" s="3" t="s">
-        <v>602</v>
+        <v>597</v>
       </c>
       <c r="D500" s="3" t="s">
-        <v>601</v>
+        <v>595</v>
       </c>
       <c r="E500" s="3" t="s">
-        <v>593</v>
+        <v>566</v>
       </c>
     </row>
     <row r="501" ht="28" customHeight="true">
       <c r="A501" s="2">
         <v>500</v>
       </c>
       <c r="B501" s="2">
-        <v>6109</v>
+        <v>5759</v>
       </c>
       <c r="C501" s="2" t="s">
-        <v>232</v>
+        <v>598</v>
       </c>
       <c r="D501" s="2" t="s">
-        <v>601</v>
+        <v>595</v>
       </c>
       <c r="E501" s="2" t="s">
-        <v>593</v>
+        <v>566</v>
       </c>
     </row>
     <row r="502" ht="28" customHeight="true">
       <c r="A502" s="3">
         <v>501</v>
       </c>
       <c r="B502" s="3">
-        <v>5993</v>
+        <v>5355</v>
       </c>
       <c r="C502" s="3" t="s">
-        <v>603</v>
+        <v>599</v>
       </c>
       <c r="D502" s="3" t="s">
-        <v>604</v>
+        <v>600</v>
       </c>
       <c r="E502" s="3" t="s">
-        <v>593</v>
+        <v>582</v>
       </c>
     </row>
     <row r="503" ht="28" customHeight="true">
       <c r="A503" s="2">
         <v>502</v>
       </c>
       <c r="B503" s="2">
-        <v>5958</v>
+        <v>5636</v>
       </c>
       <c r="C503" s="2" t="s">
-        <v>605</v>
+        <v>601</v>
       </c>
       <c r="D503" s="2" t="s">
-        <v>606</v>
+        <v>602</v>
       </c>
       <c r="E503" s="2" t="s">
-        <v>593</v>
+        <v>566</v>
       </c>
     </row>
     <row r="504" ht="28" customHeight="true">
       <c r="A504" s="3">
         <v>503</v>
       </c>
       <c r="B504" s="3">
-        <v>5959</v>
+        <v>5638</v>
       </c>
       <c r="C504" s="3" t="s">
-        <v>156</v>
+        <v>603</v>
       </c>
       <c r="D504" s="3" t="s">
-        <v>606</v>
+        <v>602</v>
       </c>
       <c r="E504" s="3" t="s">
-        <v>593</v>
+        <v>566</v>
       </c>
     </row>
     <row r="505" ht="28" customHeight="true">
       <c r="A505" s="2">
         <v>504</v>
       </c>
       <c r="B505" s="2">
-        <v>5240</v>
+        <v>5652</v>
       </c>
       <c r="C505" s="2" t="s">
-        <v>607</v>
+        <v>549</v>
       </c>
       <c r="D505" s="2" t="s">
-        <v>40</v>
+        <v>602</v>
       </c>
       <c r="E505" s="2" t="s">
-        <v>38</v>
+        <v>566</v>
       </c>
     </row>
     <row r="506" ht="28" customHeight="true">
       <c r="A506" s="3">
         <v>505</v>
       </c>
       <c r="B506" s="3">
-        <v>5593</v>
+        <v>5673</v>
       </c>
       <c r="C506" s="3" t="s">
-        <v>608</v>
+        <v>243</v>
       </c>
       <c r="D506" s="3" t="s">
-        <v>609</v>
+        <v>602</v>
       </c>
       <c r="E506" s="3" t="s">
-        <v>593</v>
+        <v>566</v>
       </c>
     </row>
     <row r="507" ht="28" customHeight="true">
       <c r="A507" s="2">
         <v>506</v>
       </c>
       <c r="B507" s="2">
-        <v>5611</v>
+        <v>5686</v>
       </c>
       <c r="C507" s="2" t="s">
-        <v>610</v>
+        <v>604</v>
       </c>
       <c r="D507" s="2" t="s">
-        <v>609</v>
+        <v>602</v>
       </c>
       <c r="E507" s="2" t="s">
-        <v>593</v>
+        <v>566</v>
       </c>
     </row>
     <row r="508" ht="28" customHeight="true">
       <c r="A508" s="3">
         <v>507</v>
       </c>
       <c r="B508" s="3">
-        <v>5618</v>
+        <v>5691</v>
       </c>
       <c r="C508" s="3" t="s">
-        <v>611</v>
+        <v>605</v>
       </c>
       <c r="D508" s="3" t="s">
-        <v>609</v>
+        <v>602</v>
       </c>
       <c r="E508" s="3" t="s">
-        <v>593</v>
+        <v>566</v>
       </c>
     </row>
     <row r="509" ht="28" customHeight="true">
       <c r="A509" s="2">
         <v>508</v>
       </c>
       <c r="B509" s="2">
-        <v>5283</v>
+        <v>5705</v>
       </c>
       <c r="C509" s="2" t="s">
-        <v>612</v>
+        <v>606</v>
       </c>
       <c r="D509" s="2" t="s">
-        <v>613</v>
+        <v>602</v>
       </c>
       <c r="E509" s="2" t="s">
-        <v>38</v>
+        <v>566</v>
       </c>
     </row>
     <row r="510" ht="28" customHeight="true">
       <c r="A510" s="3">
         <v>509</v>
       </c>
       <c r="B510" s="3">
-        <v>5809</v>
+        <v>5725</v>
       </c>
       <c r="C510" s="3" t="s">
-        <v>424</v>
+        <v>607</v>
       </c>
       <c r="D510" s="3" t="s">
-        <v>614</v>
+        <v>602</v>
       </c>
       <c r="E510" s="3" t="s">
-        <v>593</v>
+        <v>566</v>
       </c>
     </row>
     <row r="511" ht="28" customHeight="true">
       <c r="A511" s="2">
         <v>510</v>
       </c>
       <c r="B511" s="2">
-        <v>5336</v>
+        <v>5567</v>
       </c>
       <c r="C511" s="2" t="s">
-        <v>264</v>
+        <v>608</v>
       </c>
       <c r="D511" s="2" t="s">
-        <v>615</v>
+        <v>609</v>
       </c>
       <c r="E511" s="2" t="s">
-        <v>38</v>
+        <v>566</v>
       </c>
     </row>
     <row r="512" ht="28" customHeight="true">
       <c r="A512" s="3">
         <v>511</v>
       </c>
       <c r="B512" s="3">
-        <v>5876</v>
+        <v>5420</v>
       </c>
       <c r="C512" s="3" t="s">
-        <v>616</v>
+        <v>210</v>
       </c>
       <c r="D512" s="3" t="s">
-        <v>617</v>
+        <v>610</v>
       </c>
       <c r="E512" s="3" t="s">
-        <v>593</v>
+        <v>582</v>
       </c>
     </row>
     <row r="513" ht="28" customHeight="true">
       <c r="A513" s="2">
         <v>512</v>
       </c>
       <c r="B513" s="2">
-        <v>5878</v>
+        <v>5585</v>
       </c>
       <c r="C513" s="2" t="s">
-        <v>333</v>
+        <v>611</v>
       </c>
       <c r="D513" s="2" t="s">
-        <v>617</v>
+        <v>609</v>
       </c>
       <c r="E513" s="2" t="s">
-        <v>593</v>
+        <v>566</v>
       </c>
     </row>
     <row r="514" ht="28" customHeight="true">
       <c r="A514" s="3">
         <v>513</v>
       </c>
       <c r="B514" s="3">
-        <v>5881</v>
+        <v>5586</v>
       </c>
       <c r="C514" s="3" t="s">
-        <v>618</v>
+        <v>612</v>
       </c>
       <c r="D514" s="3" t="s">
-        <v>617</v>
+        <v>609</v>
       </c>
       <c r="E514" s="3" t="s">
-        <v>593</v>
+        <v>566</v>
       </c>
     </row>
     <row r="515" ht="28" customHeight="true">
       <c r="A515" s="2">
         <v>514</v>
       </c>
       <c r="B515" s="2">
-        <v>5738</v>
+        <v>5544</v>
       </c>
       <c r="C515" s="2" t="s">
-        <v>619</v>
+        <v>613</v>
       </c>
       <c r="D515" s="2" t="s">
-        <v>620</v>
+        <v>614</v>
       </c>
       <c r="E515" s="2" t="s">
-        <v>593</v>
+        <v>566</v>
       </c>
     </row>
     <row r="516" ht="28" customHeight="true">
       <c r="A516" s="3">
         <v>515</v>
       </c>
       <c r="B516" s="3">
-        <v>5744</v>
+        <v>5546</v>
       </c>
       <c r="C516" s="3" t="s">
-        <v>621</v>
+        <v>615</v>
       </c>
       <c r="D516" s="3" t="s">
-        <v>620</v>
+        <v>614</v>
       </c>
       <c r="E516" s="3" t="s">
-        <v>593</v>
+        <v>566</v>
       </c>
     </row>
     <row r="517" ht="28" customHeight="true">
       <c r="A517" s="2">
         <v>516</v>
       </c>
       <c r="B517" s="2">
-        <v>5745</v>
+        <v>5465</v>
       </c>
       <c r="C517" s="2" t="s">
-        <v>622</v>
+        <v>616</v>
       </c>
       <c r="D517" s="2" t="s">
-        <v>620</v>
+        <v>617</v>
       </c>
       <c r="E517" s="2" t="s">
-        <v>593</v>
+        <v>566</v>
       </c>
     </row>
     <row r="518" ht="28" customHeight="true">
       <c r="A518" s="3">
         <v>517</v>
       </c>
       <c r="B518" s="3">
-        <v>5759</v>
+        <v>5467</v>
       </c>
       <c r="C518" s="3" t="s">
-        <v>623</v>
+        <v>549</v>
       </c>
       <c r="D518" s="3" t="s">
-        <v>620</v>
+        <v>617</v>
       </c>
       <c r="E518" s="3" t="s">
-        <v>593</v>
+        <v>566</v>
       </c>
     </row>
     <row r="519" ht="28" customHeight="true">
       <c r="A519" s="2">
         <v>518</v>
       </c>
       <c r="B519" s="2">
-        <v>5355</v>
+        <v>5478</v>
       </c>
       <c r="C519" s="2" t="s">
-        <v>624</v>
+        <v>118</v>
       </c>
       <c r="D519" s="2" t="s">
-        <v>625</v>
+        <v>617</v>
       </c>
       <c r="E519" s="2" t="s">
-        <v>38</v>
+        <v>566</v>
       </c>
     </row>
     <row r="520" ht="28" customHeight="true">
       <c r="A520" s="3">
         <v>519</v>
       </c>
       <c r="B520" s="3">
-        <v>5636</v>
+        <v>5488</v>
       </c>
       <c r="C520" s="3" t="s">
-        <v>626</v>
+        <v>260</v>
       </c>
       <c r="D520" s="3" t="s">
-        <v>627</v>
+        <v>617</v>
       </c>
       <c r="E520" s="3" t="s">
-        <v>593</v>
+        <v>566</v>
       </c>
     </row>
     <row r="521" ht="28" customHeight="true">
       <c r="A521" s="2">
         <v>520</v>
       </c>
       <c r="B521" s="2">
-        <v>5638</v>
+        <v>5489</v>
       </c>
       <c r="C521" s="2" t="s">
-        <v>628</v>
+        <v>618</v>
       </c>
       <c r="D521" s="2" t="s">
-        <v>627</v>
+        <v>617</v>
       </c>
       <c r="E521" s="2" t="s">
-        <v>593</v>
+        <v>566</v>
       </c>
     </row>
     <row r="522" ht="28" customHeight="true">
       <c r="A522" s="3">
         <v>521</v>
       </c>
       <c r="B522" s="3">
-        <v>5652</v>
+        <v>5491</v>
       </c>
       <c r="C522" s="3" t="s">
-        <v>577</v>
+        <v>619</v>
       </c>
       <c r="D522" s="3" t="s">
-        <v>627</v>
+        <v>617</v>
       </c>
       <c r="E522" s="3" t="s">
-        <v>593</v>
+        <v>566</v>
       </c>
     </row>
     <row r="523" ht="28" customHeight="true">
       <c r="A523" s="2">
         <v>522</v>
       </c>
       <c r="B523" s="2">
-        <v>5673</v>
+        <v>6831</v>
       </c>
       <c r="C523" s="2" t="s">
-        <v>280</v>
+        <v>394</v>
       </c>
       <c r="D523" s="2" t="s">
-        <v>627</v>
+        <v>620</v>
       </c>
       <c r="E523" s="2" t="s">
-        <v>593</v>
+        <v>12</v>
       </c>
     </row>
     <row r="524" ht="28" customHeight="true">
       <c r="A524" s="3">
         <v>523</v>
       </c>
       <c r="B524" s="3">
-        <v>5686</v>
+        <v>5907</v>
       </c>
       <c r="C524" s="3" t="s">
-        <v>629</v>
+        <v>621</v>
       </c>
       <c r="D524" s="3" t="s">
-        <v>627</v>
+        <v>622</v>
       </c>
       <c r="E524" s="3" t="s">
-        <v>593</v>
+        <v>566</v>
       </c>
     </row>
     <row r="525" ht="28" customHeight="true">
       <c r="A525" s="2">
         <v>524</v>
       </c>
       <c r="B525" s="2">
-        <v>5691</v>
+        <v>5915</v>
       </c>
       <c r="C525" s="2" t="s">
-        <v>630</v>
+        <v>623</v>
       </c>
       <c r="D525" s="2" t="s">
-        <v>627</v>
+        <v>622</v>
       </c>
       <c r="E525" s="2" t="s">
-        <v>593</v>
+        <v>566</v>
       </c>
     </row>
     <row r="526" ht="28" customHeight="true">
       <c r="A526" s="3">
         <v>525</v>
       </c>
       <c r="B526" s="3">
-        <v>5705</v>
+        <v>5920</v>
       </c>
       <c r="C526" s="3" t="s">
-        <v>631</v>
+        <v>624</v>
       </c>
       <c r="D526" s="3" t="s">
-        <v>627</v>
+        <v>622</v>
       </c>
       <c r="E526" s="3" t="s">
-        <v>593</v>
+        <v>566</v>
       </c>
     </row>
     <row r="527" ht="28" customHeight="true">
       <c r="A527" s="2">
         <v>526</v>
       </c>
       <c r="B527" s="2">
-        <v>5725</v>
+        <v>5921</v>
       </c>
       <c r="C527" s="2" t="s">
-        <v>632</v>
+        <v>625</v>
       </c>
       <c r="D527" s="2" t="s">
-        <v>627</v>
+        <v>622</v>
       </c>
       <c r="E527" s="2" t="s">
-        <v>593</v>
+        <v>566</v>
       </c>
     </row>
     <row r="528" ht="28" customHeight="true">
       <c r="A528" s="3">
         <v>527</v>
       </c>
       <c r="B528" s="3">
-        <v>5567</v>
+        <v>5925</v>
       </c>
       <c r="C528" s="3" t="s">
-        <v>633</v>
+        <v>626</v>
       </c>
       <c r="D528" s="3" t="s">
-        <v>634</v>
+        <v>622</v>
       </c>
       <c r="E528" s="3" t="s">
-        <v>593</v>
+        <v>566</v>
       </c>
     </row>
     <row r="529" ht="28" customHeight="true">
       <c r="A529" s="2">
         <v>528</v>
       </c>
       <c r="B529" s="2">
-        <v>5420</v>
+        <v>5926</v>
       </c>
       <c r="C529" s="2" t="s">
-        <v>247</v>
+        <v>627</v>
       </c>
       <c r="D529" s="2" t="s">
-        <v>635</v>
+        <v>622</v>
       </c>
       <c r="E529" s="2" t="s">
-        <v>38</v>
+        <v>566</v>
       </c>
     </row>
     <row r="530" ht="28" customHeight="true">
       <c r="A530" s="3">
         <v>529</v>
       </c>
       <c r="B530" s="3">
-        <v>5585</v>
+        <v>5568</v>
       </c>
       <c r="C530" s="3" t="s">
-        <v>636</v>
+        <v>628</v>
       </c>
       <c r="D530" s="3" t="s">
-        <v>634</v>
+        <v>609</v>
       </c>
       <c r="E530" s="3" t="s">
-        <v>593</v>
+        <v>566</v>
       </c>
     </row>
     <row r="531" ht="28" customHeight="true">
       <c r="A531" s="2">
         <v>530</v>
       </c>
       <c r="B531" s="2">
-        <v>5586</v>
+        <v>6162</v>
       </c>
       <c r="C531" s="2" t="s">
-        <v>637</v>
+        <v>629</v>
       </c>
       <c r="D531" s="2" t="s">
-        <v>634</v>
+        <v>630</v>
       </c>
       <c r="E531" s="2" t="s">
-        <v>593</v>
+        <v>566</v>
       </c>
     </row>
     <row r="532" ht="28" customHeight="true">
       <c r="A532" s="3">
         <v>531</v>
       </c>
       <c r="B532" s="3">
-        <v>5544</v>
+        <v>6176</v>
       </c>
       <c r="C532" s="3" t="s">
-        <v>638</v>
+        <v>631</v>
       </c>
       <c r="D532" s="3" t="s">
-        <v>639</v>
+        <v>630</v>
       </c>
       <c r="E532" s="3" t="s">
-        <v>593</v>
+        <v>566</v>
       </c>
     </row>
     <row r="533" ht="28" customHeight="true">
       <c r="A533" s="2">
         <v>532</v>
       </c>
       <c r="B533" s="2">
-        <v>5546</v>
+        <v>5394</v>
       </c>
       <c r="C533" s="2" t="s">
-        <v>640</v>
+        <v>632</v>
       </c>
       <c r="D533" s="2" t="s">
-        <v>639</v>
+        <v>633</v>
       </c>
       <c r="E533" s="2" t="s">
-        <v>593</v>
+        <v>582</v>
       </c>
     </row>
     <row r="534" ht="28" customHeight="true">
       <c r="A534" s="3">
         <v>533</v>
       </c>
       <c r="B534" s="3">
-        <v>5465</v>
+        <v>5395</v>
       </c>
       <c r="C534" s="3" t="s">
-        <v>641</v>
+        <v>528</v>
       </c>
       <c r="D534" s="3" t="s">
-        <v>642</v>
+        <v>633</v>
       </c>
       <c r="E534" s="3" t="s">
-        <v>593</v>
+        <v>582</v>
       </c>
     </row>
     <row r="535" ht="28" customHeight="true">
       <c r="A535" s="2">
         <v>534</v>
       </c>
       <c r="B535" s="2">
-        <v>5467</v>
+        <v>5398</v>
       </c>
       <c r="C535" s="2" t="s">
-        <v>577</v>
+        <v>634</v>
       </c>
       <c r="D535" s="2" t="s">
-        <v>642</v>
+        <v>633</v>
       </c>
       <c r="E535" s="2" t="s">
-        <v>593</v>
+        <v>582</v>
       </c>
     </row>
     <row r="536" ht="28" customHeight="true">
       <c r="A536" s="3">
         <v>535</v>
       </c>
       <c r="B536" s="3">
-        <v>5478</v>
+        <v>5423</v>
       </c>
       <c r="C536" s="3" t="s">
-        <v>156</v>
+        <v>635</v>
       </c>
       <c r="D536" s="3" t="s">
-        <v>642</v>
+        <v>636</v>
       </c>
       <c r="E536" s="3" t="s">
-        <v>593</v>
+        <v>582</v>
       </c>
     </row>
     <row r="537" ht="28" customHeight="true">
       <c r="A537" s="2">
         <v>536</v>
       </c>
       <c r="B537" s="2">
-        <v>5488</v>
+        <v>5455</v>
       </c>
       <c r="C537" s="2" t="s">
-        <v>296</v>
+        <v>637</v>
       </c>
       <c r="D537" s="2" t="s">
-        <v>642</v>
+        <v>636</v>
       </c>
       <c r="E537" s="2" t="s">
-        <v>593</v>
+        <v>582</v>
       </c>
     </row>
     <row r="538" ht="28" customHeight="true">
       <c r="A538" s="3">
         <v>537</v>
       </c>
       <c r="B538" s="3">
-        <v>5489</v>
+        <v>5457</v>
       </c>
       <c r="C538" s="3" t="s">
-        <v>643</v>
+        <v>638</v>
       </c>
       <c r="D538" s="3" t="s">
-        <v>642</v>
+        <v>636</v>
       </c>
       <c r="E538" s="3" t="s">
-        <v>593</v>
+        <v>582</v>
       </c>
     </row>
     <row r="539" ht="28" customHeight="true">
       <c r="A539" s="2">
         <v>538</v>
       </c>
       <c r="B539" s="2">
-        <v>5491</v>
+        <v>5356</v>
       </c>
       <c r="C539" s="2" t="s">
-        <v>644</v>
+        <v>639</v>
       </c>
       <c r="D539" s="2" t="s">
-        <v>642</v>
+        <v>600</v>
       </c>
       <c r="E539" s="2" t="s">
-        <v>593</v>
+        <v>582</v>
       </c>
     </row>
     <row r="540" ht="28" customHeight="true">
       <c r="A540" s="3">
         <v>539</v>
       </c>
       <c r="B540" s="3">
-        <v>6831</v>
+        <v>5361</v>
       </c>
       <c r="C540" s="3" t="s">
-        <v>426</v>
+        <v>36</v>
       </c>
       <c r="D540" s="3" t="s">
-        <v>645</v>
+        <v>600</v>
       </c>
       <c r="E540" s="3" t="s">
-        <v>7</v>
+        <v>582</v>
       </c>
     </row>
     <row r="541" ht="28" customHeight="true">
       <c r="A541" s="2">
         <v>540</v>
       </c>
       <c r="B541" s="2">
-        <v>5907</v>
+        <v>5798</v>
       </c>
       <c r="C541" s="2" t="s">
-        <v>646</v>
+        <v>194</v>
       </c>
       <c r="D541" s="2" t="s">
-        <v>647</v>
+        <v>589</v>
       </c>
       <c r="E541" s="2" t="s">
-        <v>593</v>
+        <v>566</v>
       </c>
     </row>
     <row r="542" ht="28" customHeight="true">
       <c r="A542" s="3">
         <v>541</v>
       </c>
       <c r="B542" s="3">
-        <v>5915</v>
+        <v>5382</v>
       </c>
       <c r="C542" s="3" t="s">
-        <v>648</v>
+        <v>640</v>
       </c>
       <c r="D542" s="3" t="s">
-        <v>647</v>
+        <v>641</v>
       </c>
       <c r="E542" s="3" t="s">
-        <v>593</v>
+        <v>582</v>
       </c>
     </row>
     <row r="543" ht="28" customHeight="true">
       <c r="A543" s="2">
         <v>542</v>
       </c>
       <c r="B543" s="2">
-        <v>5920</v>
+        <v>5302</v>
       </c>
       <c r="C543" s="2" t="s">
-        <v>649</v>
+        <v>549</v>
       </c>
       <c r="D543" s="2" t="s">
-        <v>647</v>
+        <v>642</v>
       </c>
       <c r="E543" s="2" t="s">
-        <v>593</v>
+        <v>582</v>
       </c>
     </row>
     <row r="544" ht="28" customHeight="true">
       <c r="A544" s="3">
         <v>543</v>
       </c>
       <c r="B544" s="3">
-        <v>5921</v>
+        <v>5309</v>
       </c>
       <c r="C544" s="3" t="s">
-        <v>650</v>
+        <v>643</v>
       </c>
       <c r="D544" s="3" t="s">
-        <v>647</v>
+        <v>642</v>
       </c>
       <c r="E544" s="3" t="s">
-        <v>593</v>
+        <v>582</v>
       </c>
     </row>
     <row r="545" ht="28" customHeight="true">
       <c r="A545" s="2">
         <v>544</v>
       </c>
       <c r="B545" s="2">
-        <v>5925</v>
+        <v>5869</v>
       </c>
       <c r="C545" s="2" t="s">
-        <v>651</v>
+        <v>644</v>
       </c>
       <c r="D545" s="2" t="s">
-        <v>647</v>
+        <v>592</v>
       </c>
       <c r="E545" s="2" t="s">
-        <v>593</v>
+        <v>566</v>
       </c>
     </row>
     <row r="546" ht="28" customHeight="true">
       <c r="A546" s="3">
         <v>545</v>
       </c>
       <c r="B546" s="3">
-        <v>5926</v>
+        <v>5256</v>
       </c>
       <c r="C546" s="3" t="s">
-        <v>652</v>
+        <v>645</v>
       </c>
       <c r="D546" s="3" t="s">
-        <v>647</v>
+        <v>646</v>
       </c>
       <c r="E546" s="3" t="s">
-        <v>593</v>
+        <v>582</v>
       </c>
     </row>
     <row r="547" ht="28" customHeight="true">
       <c r="A547" s="2">
         <v>546</v>
       </c>
       <c r="B547" s="2">
-        <v>5568</v>
+        <v>5260</v>
       </c>
       <c r="C547" s="2" t="s">
-        <v>653</v>
+        <v>647</v>
       </c>
       <c r="D547" s="2" t="s">
-        <v>634</v>
+        <v>646</v>
       </c>
       <c r="E547" s="2" t="s">
-        <v>593</v>
+        <v>582</v>
       </c>
     </row>
     <row r="548" ht="28" customHeight="true">
       <c r="A548" s="3">
         <v>547</v>
       </c>
       <c r="B548" s="3">
-        <v>6162</v>
+        <v>5261</v>
       </c>
       <c r="C548" s="3" t="s">
-        <v>654</v>
+        <v>648</v>
       </c>
       <c r="D548" s="3" t="s">
-        <v>655</v>
+        <v>646</v>
       </c>
       <c r="E548" s="3" t="s">
-        <v>593</v>
+        <v>582</v>
       </c>
     </row>
     <row r="549" ht="28" customHeight="true">
       <c r="A549" s="2">
         <v>548</v>
       </c>
       <c r="B549" s="2">
-        <v>6176</v>
+        <v>5264</v>
       </c>
       <c r="C549" s="2" t="s">
-        <v>656</v>
+        <v>649</v>
       </c>
       <c r="D549" s="2" t="s">
-        <v>655</v>
+        <v>646</v>
       </c>
       <c r="E549" s="2" t="s">
-        <v>593</v>
+        <v>582</v>
       </c>
     </row>
     <row r="550" ht="28" customHeight="true">
       <c r="A550" s="3">
         <v>549</v>
       </c>
       <c r="B550" s="3">
-        <v>5394</v>
+        <v>5265</v>
       </c>
       <c r="C550" s="3" t="s">
-        <v>657</v>
+        <v>83</v>
       </c>
       <c r="D550" s="3" t="s">
-        <v>658</v>
+        <v>646</v>
       </c>
       <c r="E550" s="3" t="s">
-        <v>38</v>
+        <v>582</v>
       </c>
     </row>
     <row r="551" ht="28" customHeight="true">
       <c r="A551" s="2">
         <v>550</v>
       </c>
       <c r="B551" s="2">
-        <v>5395</v>
+        <v>5251</v>
       </c>
       <c r="C551" s="2" t="s">
-        <v>556</v>
+        <v>206</v>
       </c>
       <c r="D551" s="2" t="s">
-        <v>658</v>
+        <v>650</v>
       </c>
       <c r="E551" s="2" t="s">
-        <v>38</v>
+        <v>582</v>
       </c>
     </row>
     <row r="552" ht="28" customHeight="true">
       <c r="A552" s="3">
         <v>551</v>
       </c>
       <c r="B552" s="3">
-        <v>5398</v>
+        <v>5252</v>
       </c>
       <c r="C552" s="3" t="s">
-        <v>659</v>
+        <v>170</v>
       </c>
       <c r="D552" s="3" t="s">
-        <v>658</v>
+        <v>650</v>
       </c>
       <c r="E552" s="3" t="s">
-        <v>38</v>
+        <v>582</v>
       </c>
     </row>
     <row r="553" ht="28" customHeight="true">
       <c r="A553" s="2">
         <v>552</v>
       </c>
       <c r="B553" s="2">
-        <v>5423</v>
+        <v>5962</v>
       </c>
       <c r="C553" s="2" t="s">
-        <v>660</v>
+        <v>651</v>
       </c>
       <c r="D553" s="2" t="s">
-        <v>661</v>
+        <v>579</v>
       </c>
       <c r="E553" s="2" t="s">
-        <v>38</v>
+        <v>566</v>
       </c>
     </row>
     <row r="554" ht="28" customHeight="true">
       <c r="A554" s="3">
         <v>553</v>
       </c>
       <c r="B554" s="3">
-        <v>5455</v>
+        <v>5254</v>
       </c>
       <c r="C554" s="3" t="s">
-        <v>662</v>
+        <v>227</v>
       </c>
       <c r="D554" s="3" t="s">
-        <v>661</v>
+        <v>650</v>
       </c>
       <c r="E554" s="3" t="s">
-        <v>38</v>
+        <v>582</v>
       </c>
     </row>
     <row r="555" ht="28" customHeight="true">
       <c r="A555" s="2">
         <v>554</v>
       </c>
       <c r="B555" s="2">
-        <v>5457</v>
+        <v>5338</v>
       </c>
       <c r="C555" s="2" t="s">
-        <v>663</v>
+        <v>652</v>
       </c>
       <c r="D555" s="2" t="s">
-        <v>661</v>
+        <v>590</v>
       </c>
       <c r="E555" s="2" t="s">
-        <v>38</v>
+        <v>582</v>
       </c>
     </row>
     <row r="556" ht="28" customHeight="true">
       <c r="A556" s="3">
         <v>555</v>
       </c>
       <c r="B556" s="3">
-        <v>5356</v>
+        <v>5339</v>
       </c>
       <c r="C556" s="3" t="s">
-        <v>664</v>
+        <v>653</v>
       </c>
       <c r="D556" s="3" t="s">
-        <v>625</v>
+        <v>590</v>
       </c>
       <c r="E556" s="3" t="s">
-        <v>38</v>
+        <v>582</v>
       </c>
     </row>
     <row r="557" ht="28" customHeight="true">
       <c r="A557" s="2">
         <v>556</v>
       </c>
       <c r="B557" s="2">
-        <v>5361</v>
+        <v>5227</v>
       </c>
       <c r="C557" s="2" t="s">
-        <v>75</v>
+        <v>654</v>
       </c>
       <c r="D557" s="2" t="s">
-        <v>625</v>
+        <v>581</v>
       </c>
       <c r="E557" s="2" t="s">
-        <v>38</v>
+        <v>582</v>
       </c>
     </row>
     <row r="558" ht="28" customHeight="true">
       <c r="A558" s="3">
         <v>557</v>
       </c>
       <c r="B558" s="3">
-        <v>5798</v>
+        <v>6060</v>
       </c>
       <c r="C558" s="3" t="s">
-        <v>232</v>
+        <v>655</v>
       </c>
       <c r="D558" s="3" t="s">
-        <v>614</v>
+        <v>565</v>
       </c>
       <c r="E558" s="3" t="s">
-        <v>593</v>
+        <v>566</v>
       </c>
     </row>
     <row r="559" ht="28" customHeight="true">
       <c r="A559" s="2">
         <v>558</v>
       </c>
       <c r="B559" s="2">
-        <v>5382</v>
+        <v>8212</v>
       </c>
       <c r="C559" s="2" t="s">
-        <v>665</v>
+        <v>656</v>
       </c>
       <c r="D559" s="2" t="s">
-        <v>666</v>
+        <v>657</v>
       </c>
       <c r="E559" s="2" t="s">
-        <v>38</v>
+        <v>658</v>
       </c>
     </row>
     <row r="560" ht="28" customHeight="true">
       <c r="A560" s="3">
         <v>559</v>
       </c>
       <c r="B560" s="3">
-        <v>5302</v>
+        <v>8214</v>
       </c>
       <c r="C560" s="3" t="s">
-        <v>577</v>
+        <v>659</v>
       </c>
       <c r="D560" s="3" t="s">
-        <v>37</v>
+        <v>657</v>
       </c>
       <c r="E560" s="3" t="s">
-        <v>38</v>
+        <v>658</v>
       </c>
     </row>
     <row r="561" ht="28" customHeight="true">
       <c r="A561" s="2">
         <v>560</v>
       </c>
       <c r="B561" s="2">
-        <v>5309</v>
+        <v>8226</v>
       </c>
       <c r="C561" s="2" t="s">
-        <v>667</v>
+        <v>660</v>
       </c>
       <c r="D561" s="2" t="s">
-        <v>37</v>
+        <v>657</v>
       </c>
       <c r="E561" s="2" t="s">
-        <v>38</v>
+        <v>658</v>
       </c>
     </row>
     <row r="562" ht="28" customHeight="true">
       <c r="A562" s="3">
         <v>561</v>
       </c>
       <c r="B562" s="3">
-        <v>5869</v>
+        <v>8229</v>
       </c>
       <c r="C562" s="3" t="s">
-        <v>668</v>
+        <v>661</v>
       </c>
       <c r="D562" s="3" t="s">
-        <v>617</v>
+        <v>657</v>
       </c>
       <c r="E562" s="3" t="s">
-        <v>593</v>
+        <v>658</v>
       </c>
     </row>
     <row r="563" ht="28" customHeight="true">
       <c r="A563" s="2">
         <v>562</v>
       </c>
       <c r="B563" s="2">
-        <v>5256</v>
+        <v>8240</v>
       </c>
       <c r="C563" s="2" t="s">
-        <v>669</v>
+        <v>662</v>
       </c>
       <c r="D563" s="2" t="s">
-        <v>670</v>
+        <v>657</v>
       </c>
       <c r="E563" s="2" t="s">
-        <v>38</v>
+        <v>658</v>
       </c>
     </row>
     <row r="564" ht="28" customHeight="true">
       <c r="A564" s="3">
         <v>563</v>
       </c>
       <c r="B564" s="3">
-        <v>5260</v>
+        <v>8241</v>
       </c>
       <c r="C564" s="3" t="s">
-        <v>671</v>
+        <v>663</v>
       </c>
       <c r="D564" s="3" t="s">
-        <v>670</v>
+        <v>657</v>
       </c>
       <c r="E564" s="3" t="s">
-        <v>38</v>
+        <v>658</v>
       </c>
     </row>
     <row r="565" ht="28" customHeight="true">
       <c r="A565" s="2">
         <v>564</v>
       </c>
       <c r="B565" s="2">
-        <v>5261</v>
+        <v>8253</v>
       </c>
       <c r="C565" s="2" t="s">
-        <v>672</v>
+        <v>664</v>
       </c>
       <c r="D565" s="2" t="s">
-        <v>670</v>
+        <v>657</v>
       </c>
       <c r="E565" s="2" t="s">
-        <v>38</v>
+        <v>658</v>
       </c>
     </row>
     <row r="566" ht="28" customHeight="true">
       <c r="A566" s="3">
         <v>565</v>
       </c>
       <c r="B566" s="3">
-        <v>5264</v>
+        <v>8083</v>
       </c>
       <c r="C566" s="3" t="s">
-        <v>673</v>
+        <v>665</v>
       </c>
       <c r="D566" s="3" t="s">
-        <v>670</v>
+        <v>666</v>
       </c>
       <c r="E566" s="3" t="s">
-        <v>38</v>
+        <v>658</v>
       </c>
     </row>
     <row r="567" ht="28" customHeight="true">
       <c r="A567" s="2">
         <v>566</v>
       </c>
       <c r="B567" s="2">
-        <v>5265</v>
+        <v>8110</v>
       </c>
       <c r="C567" s="2" t="s">
-        <v>39</v>
+        <v>667</v>
       </c>
       <c r="D567" s="2" t="s">
-        <v>670</v>
+        <v>666</v>
       </c>
       <c r="E567" s="2" t="s">
-        <v>38</v>
+        <v>658</v>
       </c>
     </row>
     <row r="568" ht="28" customHeight="true">
       <c r="A568" s="3">
         <v>567</v>
       </c>
       <c r="B568" s="3">
-        <v>5251</v>
+        <v>8117</v>
       </c>
       <c r="C568" s="3" t="s">
-        <v>26</v>
+        <v>668</v>
       </c>
       <c r="D568" s="3" t="s">
-        <v>674</v>
+        <v>666</v>
       </c>
       <c r="E568" s="3" t="s">
-        <v>38</v>
+        <v>658</v>
       </c>
     </row>
     <row r="569" ht="28" customHeight="true">
       <c r="A569" s="2">
         <v>568</v>
       </c>
       <c r="B569" s="2">
-        <v>5252</v>
+        <v>8125</v>
       </c>
       <c r="C569" s="2" t="s">
-        <v>208</v>
+        <v>669</v>
       </c>
       <c r="D569" s="2" t="s">
-        <v>674</v>
+        <v>666</v>
       </c>
       <c r="E569" s="2" t="s">
-        <v>38</v>
+        <v>658</v>
       </c>
     </row>
     <row r="570" ht="28" customHeight="true">
       <c r="A570" s="3">
         <v>569</v>
       </c>
       <c r="B570" s="3">
-        <v>5962</v>
+        <v>8129</v>
       </c>
       <c r="C570" s="3" t="s">
-        <v>675</v>
+        <v>425</v>
       </c>
       <c r="D570" s="3" t="s">
-        <v>606</v>
+        <v>666</v>
       </c>
       <c r="E570" s="3" t="s">
-        <v>593</v>
+        <v>658</v>
       </c>
     </row>
     <row r="571" ht="28" customHeight="true">
       <c r="A571" s="2">
         <v>570</v>
       </c>
       <c r="B571" s="2">
-        <v>5254</v>
+        <v>6158</v>
       </c>
       <c r="C571" s="2" t="s">
-        <v>264</v>
+        <v>175</v>
       </c>
       <c r="D571" s="2" t="s">
-        <v>674</v>
+        <v>670</v>
       </c>
       <c r="E571" s="2" t="s">
-        <v>38</v>
+        <v>566</v>
       </c>
     </row>
     <row r="572" ht="28" customHeight="true">
       <c r="A572" s="3">
         <v>571</v>
       </c>
       <c r="B572" s="3">
-        <v>5338</v>
+        <v>8137</v>
       </c>
       <c r="C572" s="3" t="s">
-        <v>676</v>
+        <v>671</v>
       </c>
       <c r="D572" s="3" t="s">
-        <v>615</v>
+        <v>666</v>
       </c>
       <c r="E572" s="3" t="s">
-        <v>38</v>
+        <v>658</v>
       </c>
     </row>
     <row r="573" ht="28" customHeight="true">
       <c r="A573" s="2">
         <v>572</v>
       </c>
       <c r="B573" s="2">
-        <v>5339</v>
+        <v>8038</v>
       </c>
       <c r="C573" s="2" t="s">
-        <v>677</v>
+        <v>260</v>
       </c>
       <c r="D573" s="2" t="s">
-        <v>615</v>
+        <v>672</v>
       </c>
       <c r="E573" s="2" t="s">
-        <v>38</v>
+        <v>658</v>
       </c>
     </row>
     <row r="574" ht="28" customHeight="true">
       <c r="A574" s="3">
         <v>573</v>
       </c>
       <c r="B574" s="3">
-        <v>5227</v>
+        <v>8050</v>
       </c>
       <c r="C574" s="3" t="s">
-        <v>678</v>
+        <v>673</v>
       </c>
       <c r="D574" s="3" t="s">
-        <v>40</v>
+        <v>672</v>
       </c>
       <c r="E574" s="3" t="s">
-        <v>38</v>
+        <v>658</v>
       </c>
     </row>
     <row r="575" ht="28" customHeight="true">
       <c r="A575" s="2">
         <v>574</v>
       </c>
       <c r="B575" s="2">
-        <v>6060</v>
+        <v>8055</v>
       </c>
       <c r="C575" s="2" t="s">
-        <v>679</v>
+        <v>674</v>
       </c>
       <c r="D575" s="2" t="s">
-        <v>592</v>
+        <v>672</v>
       </c>
       <c r="E575" s="2" t="s">
-        <v>593</v>
+        <v>658</v>
       </c>
     </row>
     <row r="576" ht="28" customHeight="true">
       <c r="A576" s="3">
         <v>575</v>
       </c>
       <c r="B576" s="3">
-        <v>8212</v>
+        <v>7798</v>
       </c>
       <c r="C576" s="3" t="s">
-        <v>680</v>
+        <v>392</v>
       </c>
       <c r="D576" s="3" t="s">
-        <v>681</v>
+        <v>675</v>
       </c>
       <c r="E576" s="3" t="s">
-        <v>43</v>
+        <v>658</v>
       </c>
     </row>
     <row r="577" ht="28" customHeight="true">
       <c r="A577" s="2">
         <v>576</v>
       </c>
       <c r="B577" s="2">
-        <v>8214</v>
+        <v>7804</v>
       </c>
       <c r="C577" s="2" t="s">
-        <v>682</v>
+        <v>209</v>
       </c>
       <c r="D577" s="2" t="s">
-        <v>681</v>
+        <v>675</v>
       </c>
       <c r="E577" s="2" t="s">
-        <v>43</v>
+        <v>658</v>
       </c>
     </row>
     <row r="578" ht="28" customHeight="true">
       <c r="A578" s="3">
         <v>577</v>
       </c>
       <c r="B578" s="3">
-        <v>8226</v>
+        <v>7812</v>
       </c>
       <c r="C578" s="3" t="s">
-        <v>683</v>
+        <v>676</v>
       </c>
       <c r="D578" s="3" t="s">
-        <v>681</v>
+        <v>675</v>
       </c>
       <c r="E578" s="3" t="s">
-        <v>43</v>
+        <v>658</v>
       </c>
     </row>
     <row r="579" ht="28" customHeight="true">
       <c r="A579" s="2">
         <v>578</v>
       </c>
       <c r="B579" s="2">
-        <v>8229</v>
+        <v>7823</v>
       </c>
       <c r="C579" s="2" t="s">
-        <v>684</v>
+        <v>677</v>
       </c>
       <c r="D579" s="2" t="s">
-        <v>681</v>
+        <v>675</v>
       </c>
       <c r="E579" s="2" t="s">
-        <v>43</v>
+        <v>658</v>
       </c>
     </row>
     <row r="580" ht="28" customHeight="true">
       <c r="A580" s="3">
         <v>579</v>
       </c>
       <c r="B580" s="3">
-        <v>8240</v>
+        <v>7831</v>
       </c>
       <c r="C580" s="3" t="s">
-        <v>685</v>
+        <v>678</v>
       </c>
       <c r="D580" s="3" t="s">
-        <v>681</v>
+        <v>675</v>
       </c>
       <c r="E580" s="3" t="s">
-        <v>43</v>
+        <v>658</v>
       </c>
     </row>
     <row r="581" ht="28" customHeight="true">
       <c r="A581" s="2">
         <v>580</v>
       </c>
       <c r="B581" s="2">
-        <v>8241</v>
+        <v>7837</v>
       </c>
       <c r="C581" s="2" t="s">
-        <v>686</v>
+        <v>679</v>
       </c>
       <c r="D581" s="2" t="s">
-        <v>681</v>
+        <v>675</v>
       </c>
       <c r="E581" s="2" t="s">
-        <v>43</v>
+        <v>658</v>
       </c>
     </row>
     <row r="582" ht="28" customHeight="true">
       <c r="A582" s="3">
         <v>581</v>
       </c>
       <c r="B582" s="3">
-        <v>8253</v>
+        <v>7850</v>
       </c>
       <c r="C582" s="3" t="s">
-        <v>687</v>
+        <v>680</v>
       </c>
       <c r="D582" s="3" t="s">
-        <v>681</v>
+        <v>675</v>
       </c>
       <c r="E582" s="3" t="s">
-        <v>43</v>
+        <v>658</v>
       </c>
     </row>
     <row r="583" ht="28" customHeight="true">
       <c r="A583" s="2">
         <v>582</v>
       </c>
       <c r="B583" s="2">
-        <v>8083</v>
+        <v>7958</v>
       </c>
       <c r="C583" s="2" t="s">
-        <v>688</v>
+        <v>681</v>
       </c>
       <c r="D583" s="2" t="s">
-        <v>689</v>
+        <v>682</v>
       </c>
       <c r="E583" s="2" t="s">
-        <v>43</v>
+        <v>658</v>
       </c>
     </row>
     <row r="584" ht="28" customHeight="true">
       <c r="A584" s="3">
         <v>583</v>
       </c>
       <c r="B584" s="3">
-        <v>8110</v>
+        <v>7959</v>
       </c>
       <c r="C584" s="3" t="s">
-        <v>690</v>
+        <v>683</v>
       </c>
       <c r="D584" s="3" t="s">
-        <v>689</v>
+        <v>682</v>
       </c>
       <c r="E584" s="3" t="s">
-        <v>43</v>
+        <v>658</v>
       </c>
     </row>
     <row r="585" ht="28" customHeight="true">
       <c r="A585" s="2">
         <v>584</v>
       </c>
       <c r="B585" s="2">
-        <v>8117</v>
+        <v>7968</v>
       </c>
       <c r="C585" s="2" t="s">
-        <v>691</v>
+        <v>194</v>
       </c>
       <c r="D585" s="2" t="s">
-        <v>689</v>
+        <v>682</v>
       </c>
       <c r="E585" s="2" t="s">
-        <v>43</v>
+        <v>658</v>
       </c>
     </row>
     <row r="586" ht="28" customHeight="true">
       <c r="A586" s="3">
         <v>585</v>
       </c>
       <c r="B586" s="3">
-        <v>8125</v>
+        <v>7969</v>
       </c>
       <c r="C586" s="3" t="s">
-        <v>692</v>
+        <v>684</v>
       </c>
       <c r="D586" s="3" t="s">
-        <v>689</v>
+        <v>682</v>
       </c>
       <c r="E586" s="3" t="s">
-        <v>43</v>
+        <v>658</v>
       </c>
     </row>
     <row r="587" ht="28" customHeight="true">
       <c r="A587" s="2">
         <v>586</v>
       </c>
       <c r="B587" s="2">
-        <v>8129</v>
+        <v>7977</v>
       </c>
       <c r="C587" s="2" t="s">
-        <v>456</v>
+        <v>685</v>
       </c>
       <c r="D587" s="2" t="s">
-        <v>689</v>
+        <v>682</v>
       </c>
       <c r="E587" s="2" t="s">
-        <v>43</v>
+        <v>658</v>
       </c>
     </row>
     <row r="588" ht="28" customHeight="true">
       <c r="A588" s="3">
         <v>587</v>
       </c>
       <c r="B588" s="3">
-        <v>6158</v>
+        <v>7978</v>
       </c>
       <c r="C588" s="3" t="s">
-        <v>213</v>
+        <v>686</v>
       </c>
       <c r="D588" s="3" t="s">
-        <v>693</v>
+        <v>682</v>
       </c>
       <c r="E588" s="3" t="s">
-        <v>593</v>
+        <v>658</v>
       </c>
     </row>
     <row r="589" ht="28" customHeight="true">
       <c r="A589" s="2">
         <v>588</v>
       </c>
       <c r="B589" s="2">
-        <v>8137</v>
+        <v>7980</v>
       </c>
       <c r="C589" s="2" t="s">
-        <v>694</v>
+        <v>687</v>
       </c>
       <c r="D589" s="2" t="s">
-        <v>689</v>
+        <v>682</v>
       </c>
       <c r="E589" s="2" t="s">
-        <v>43</v>
+        <v>658</v>
       </c>
     </row>
     <row r="590" ht="28" customHeight="true">
       <c r="A590" s="3">
         <v>589</v>
       </c>
       <c r="B590" s="3">
-        <v>8038</v>
+        <v>6302</v>
       </c>
       <c r="C590" s="3" t="s">
-        <v>296</v>
+        <v>260</v>
       </c>
       <c r="D590" s="3" t="s">
-        <v>695</v>
+        <v>688</v>
       </c>
       <c r="E590" s="3" t="s">
-        <v>43</v>
+        <v>12</v>
       </c>
     </row>
     <row r="591" ht="28" customHeight="true">
       <c r="A591" s="2">
         <v>590</v>
       </c>
       <c r="B591" s="2">
-        <v>8050</v>
+        <v>7892</v>
       </c>
       <c r="C591" s="2" t="s">
-        <v>696</v>
+        <v>191</v>
       </c>
       <c r="D591" s="2" t="s">
-        <v>695</v>
+        <v>689</v>
       </c>
       <c r="E591" s="2" t="s">
-        <v>43</v>
+        <v>658</v>
       </c>
     </row>
     <row r="592" ht="28" customHeight="true">
       <c r="A592" s="3">
         <v>591</v>
       </c>
       <c r="B592" s="3">
-        <v>8055</v>
+        <v>7904</v>
       </c>
       <c r="C592" s="3" t="s">
-        <v>697</v>
+        <v>122</v>
       </c>
       <c r="D592" s="3" t="s">
-        <v>695</v>
+        <v>689</v>
       </c>
       <c r="E592" s="3" t="s">
-        <v>43</v>
+        <v>658</v>
       </c>
     </row>
     <row r="593" ht="28" customHeight="true">
       <c r="A593" s="2">
         <v>592</v>
       </c>
       <c r="B593" s="2">
-        <v>7798</v>
+        <v>7907</v>
       </c>
       <c r="C593" s="2" t="s">
-        <v>424</v>
+        <v>607</v>
       </c>
       <c r="D593" s="2" t="s">
-        <v>698</v>
+        <v>689</v>
       </c>
       <c r="E593" s="2" t="s">
-        <v>43</v>
+        <v>658</v>
       </c>
     </row>
     <row r="594" ht="28" customHeight="true">
       <c r="A594" s="3">
         <v>593</v>
       </c>
       <c r="B594" s="3">
-        <v>7804</v>
+        <v>6337</v>
       </c>
       <c r="C594" s="3" t="s">
-        <v>246</v>
+        <v>604</v>
       </c>
       <c r="D594" s="3" t="s">
-        <v>698</v>
+        <v>688</v>
       </c>
       <c r="E594" s="3" t="s">
-        <v>43</v>
+        <v>12</v>
       </c>
     </row>
     <row r="595" ht="28" customHeight="true">
       <c r="A595" s="2">
         <v>594</v>
       </c>
       <c r="B595" s="2">
-        <v>7812</v>
+        <v>8590</v>
       </c>
       <c r="C595" s="2" t="s">
-        <v>699</v>
+        <v>690</v>
       </c>
       <c r="D595" s="2" t="s">
-        <v>698</v>
+        <v>689</v>
       </c>
       <c r="E595" s="2" t="s">
-        <v>43</v>
+        <v>658</v>
       </c>
     </row>
     <row r="596" ht="28" customHeight="true">
       <c r="A596" s="3">
         <v>595</v>
       </c>
       <c r="B596" s="3">
-        <v>7823</v>
+        <v>8692</v>
       </c>
       <c r="C596" s="3" t="s">
-        <v>700</v>
+        <v>691</v>
       </c>
       <c r="D596" s="3" t="s">
-        <v>698</v>
+        <v>689</v>
       </c>
       <c r="E596" s="3" t="s">
-        <v>43</v>
+        <v>658</v>
       </c>
     </row>
     <row r="597" ht="28" customHeight="true">
       <c r="A597" s="2">
         <v>596</v>
       </c>
       <c r="B597" s="2">
-        <v>7831</v>
+        <v>8767</v>
       </c>
       <c r="C597" s="2" t="s">
-        <v>701</v>
+        <v>692</v>
       </c>
       <c r="D597" s="2" t="s">
-        <v>698</v>
+        <v>693</v>
       </c>
       <c r="E597" s="2" t="s">
-        <v>43</v>
+        <v>658</v>
       </c>
     </row>
     <row r="598" ht="28" customHeight="true">
       <c r="A598" s="3">
         <v>597</v>
       </c>
       <c r="B598" s="3">
-        <v>7837</v>
+        <v>8768</v>
       </c>
       <c r="C598" s="3" t="s">
-        <v>702</v>
+        <v>694</v>
       </c>
       <c r="D598" s="3" t="s">
-        <v>698</v>
+        <v>693</v>
       </c>
       <c r="E598" s="3" t="s">
-        <v>43</v>
+        <v>658</v>
       </c>
     </row>
     <row r="599" ht="28" customHeight="true">
       <c r="A599" s="2">
         <v>598</v>
       </c>
       <c r="B599" s="2">
-        <v>7850</v>
+        <v>8782</v>
       </c>
       <c r="C599" s="2" t="s">
-        <v>703</v>
+        <v>543</v>
       </c>
       <c r="D599" s="2" t="s">
-        <v>698</v>
+        <v>693</v>
       </c>
       <c r="E599" s="2" t="s">
-        <v>43</v>
+        <v>658</v>
       </c>
     </row>
     <row r="600" ht="28" customHeight="true">
       <c r="A600" s="3">
         <v>599</v>
       </c>
       <c r="B600" s="3">
-        <v>7958</v>
+        <v>8789</v>
       </c>
       <c r="C600" s="3" t="s">
-        <v>704</v>
+        <v>695</v>
       </c>
       <c r="D600" s="3" t="s">
-        <v>42</v>
+        <v>693</v>
       </c>
       <c r="E600" s="3" t="s">
-        <v>43</v>
+        <v>658</v>
       </c>
     </row>
     <row r="601" ht="28" customHeight="true">
       <c r="A601" s="2">
         <v>600</v>
       </c>
       <c r="B601" s="2">
-        <v>7959</v>
+        <v>8733</v>
       </c>
       <c r="C601" s="2" t="s">
-        <v>705</v>
+        <v>696</v>
       </c>
       <c r="D601" s="2" t="s">
-        <v>42</v>
+        <v>697</v>
       </c>
       <c r="E601" s="2" t="s">
-        <v>43</v>
+        <v>658</v>
       </c>
     </row>
     <row r="602" ht="28" customHeight="true">
       <c r="A602" s="3">
         <v>601</v>
       </c>
       <c r="B602" s="3">
-        <v>7968</v>
+        <v>8744</v>
       </c>
       <c r="C602" s="3" t="s">
-        <v>232</v>
+        <v>698</v>
       </c>
       <c r="D602" s="3" t="s">
-        <v>42</v>
+        <v>697</v>
       </c>
       <c r="E602" s="3" t="s">
-        <v>43</v>
+        <v>658</v>
       </c>
     </row>
     <row r="603" ht="28" customHeight="true">
       <c r="A603" s="2">
         <v>602</v>
       </c>
       <c r="B603" s="2">
-        <v>7969</v>
+        <v>6457</v>
       </c>
       <c r="C603" s="2" t="s">
-        <v>706</v>
+        <v>699</v>
       </c>
       <c r="D603" s="2" t="s">
-        <v>42</v>
+        <v>24</v>
       </c>
       <c r="E603" s="2" t="s">
-        <v>43</v>
+        <v>12</v>
       </c>
     </row>
     <row r="604" ht="28" customHeight="true">
       <c r="A604" s="3">
         <v>603</v>
       </c>
       <c r="B604" s="3">
-        <v>7977</v>
+        <v>8607</v>
       </c>
       <c r="C604" s="3" t="s">
-        <v>707</v>
+        <v>700</v>
       </c>
       <c r="D604" s="3" t="s">
-        <v>42</v>
+        <v>701</v>
       </c>
       <c r="E604" s="3" t="s">
-        <v>43</v>
+        <v>658</v>
       </c>
     </row>
     <row r="605" ht="28" customHeight="true">
       <c r="A605" s="2">
         <v>604</v>
       </c>
       <c r="B605" s="2">
-        <v>7978</v>
+        <v>8635</v>
       </c>
       <c r="C605" s="2" t="s">
-        <v>708</v>
+        <v>702</v>
       </c>
       <c r="D605" s="2" t="s">
-        <v>42</v>
+        <v>701</v>
       </c>
       <c r="E605" s="2" t="s">
-        <v>43</v>
+        <v>658</v>
       </c>
     </row>
     <row r="606" ht="28" customHeight="true">
       <c r="A606" s="3">
         <v>605</v>
       </c>
       <c r="B606" s="3">
-        <v>7980</v>
+        <v>8667</v>
       </c>
       <c r="C606" s="3" t="s">
-        <v>709</v>
+        <v>549</v>
       </c>
       <c r="D606" s="3" t="s">
-        <v>42</v>
+        <v>701</v>
       </c>
       <c r="E606" s="3" t="s">
-        <v>43</v>
+        <v>658</v>
       </c>
     </row>
     <row r="607" ht="28" customHeight="true">
       <c r="A607" s="2">
         <v>606</v>
       </c>
       <c r="B607" s="2">
-        <v>6302</v>
+        <v>8333</v>
       </c>
       <c r="C607" s="2" t="s">
-        <v>296</v>
+        <v>703</v>
       </c>
       <c r="D607" s="2" t="s">
-        <v>6</v>
+        <v>704</v>
       </c>
       <c r="E607" s="2" t="s">
-        <v>7</v>
+        <v>658</v>
       </c>
     </row>
     <row r="608" ht="28" customHeight="true">
       <c r="A608" s="3">
         <v>607</v>
       </c>
       <c r="B608" s="3">
-        <v>7892</v>
+        <v>8341</v>
       </c>
       <c r="C608" s="3" t="s">
-        <v>229</v>
+        <v>445</v>
       </c>
       <c r="D608" s="3" t="s">
-        <v>45</v>
+        <v>704</v>
       </c>
       <c r="E608" s="3" t="s">
-        <v>43</v>
+        <v>658</v>
       </c>
     </row>
     <row r="609" ht="28" customHeight="true">
       <c r="A609" s="2">
         <v>608</v>
       </c>
       <c r="B609" s="2">
-        <v>7904</v>
+        <v>8349</v>
       </c>
       <c r="C609" s="2" t="s">
-        <v>160</v>
+        <v>705</v>
       </c>
       <c r="D609" s="2" t="s">
-        <v>45</v>
+        <v>704</v>
       </c>
       <c r="E609" s="2" t="s">
-        <v>43</v>
+        <v>658</v>
       </c>
     </row>
     <row r="610" ht="28" customHeight="true">
       <c r="A610" s="3">
         <v>609</v>
       </c>
       <c r="B610" s="3">
-        <v>7907</v>
+        <v>8355</v>
       </c>
       <c r="C610" s="3" t="s">
-        <v>632</v>
+        <v>706</v>
       </c>
       <c r="D610" s="3" t="s">
-        <v>45</v>
+        <v>704</v>
       </c>
       <c r="E610" s="3" t="s">
-        <v>43</v>
+        <v>658</v>
       </c>
     </row>
     <row r="611" ht="28" customHeight="true">
       <c r="A611" s="2">
         <v>610</v>
       </c>
       <c r="B611" s="2">
-        <v>6337</v>
+        <v>8364</v>
       </c>
       <c r="C611" s="2" t="s">
-        <v>629</v>
+        <v>707</v>
       </c>
       <c r="D611" s="2" t="s">
-        <v>6</v>
+        <v>704</v>
       </c>
       <c r="E611" s="2" t="s">
-        <v>7</v>
+        <v>658</v>
       </c>
     </row>
     <row r="612" ht="28" customHeight="true">
       <c r="A612" s="3">
         <v>611</v>
       </c>
       <c r="B612" s="3">
-        <v>8590</v>
+        <v>6585</v>
       </c>
       <c r="C612" s="3" t="s">
-        <v>710</v>
+        <v>708</v>
       </c>
       <c r="D612" s="3" t="s">
-        <v>45</v>
+        <v>709</v>
       </c>
       <c r="E612" s="3" t="s">
-        <v>43</v>
+        <v>12</v>
       </c>
     </row>
     <row r="613" ht="28" customHeight="true">
       <c r="A613" s="2">
         <v>612</v>
       </c>
       <c r="B613" s="2">
-        <v>8692</v>
+        <v>8548</v>
       </c>
       <c r="C613" s="2" t="s">
+        <v>710</v>
+      </c>
+      <c r="D613" s="2" t="s">
         <v>711</v>
       </c>
-      <c r="D613" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E613" s="2" t="s">
-        <v>43</v>
+        <v>658</v>
       </c>
     </row>
     <row r="614" ht="28" customHeight="true">
       <c r="A614" s="3">
         <v>613</v>
       </c>
       <c r="B614" s="3">
-        <v>8767</v>
+        <v>8552</v>
       </c>
       <c r="C614" s="3" t="s">
         <v>712</v>
       </c>
       <c r="D614" s="3" t="s">
-        <v>713</v>
+        <v>711</v>
       </c>
       <c r="E614" s="3" t="s">
-        <v>43</v>
+        <v>658</v>
       </c>
     </row>
     <row r="615" ht="28" customHeight="true">
       <c r="A615" s="2">
         <v>614</v>
       </c>
       <c r="B615" s="2">
-        <v>8768</v>
+        <v>8561</v>
       </c>
       <c r="C615" s="2" t="s">
-        <v>714</v>
+        <v>713</v>
       </c>
       <c r="D615" s="2" t="s">
-        <v>713</v>
+        <v>711</v>
       </c>
       <c r="E615" s="2" t="s">
-        <v>43</v>
+        <v>658</v>
       </c>
     </row>
     <row r="616" ht="28" customHeight="true">
       <c r="A616" s="3">
         <v>615</v>
       </c>
       <c r="B616" s="3">
-        <v>8782</v>
+        <v>8592</v>
       </c>
       <c r="C616" s="3" t="s">
-        <v>571</v>
+        <v>714</v>
       </c>
       <c r="D616" s="3" t="s">
-        <v>713</v>
+        <v>711</v>
       </c>
       <c r="E616" s="3" t="s">
-        <v>43</v>
+        <v>658</v>
       </c>
     </row>
     <row r="617" ht="28" customHeight="true">
       <c r="A617" s="2">
         <v>616</v>
       </c>
       <c r="B617" s="2">
-        <v>8789</v>
+        <v>8472</v>
       </c>
       <c r="C617" s="2" t="s">
         <v>715</v>
       </c>
       <c r="D617" s="2" t="s">
-        <v>713</v>
+        <v>716</v>
       </c>
       <c r="E617" s="2" t="s">
-        <v>43</v>
+        <v>658</v>
       </c>
     </row>
     <row r="618" ht="28" customHeight="true">
       <c r="A618" s="3">
         <v>617</v>
       </c>
       <c r="B618" s="3">
-        <v>8733</v>
+        <v>8484</v>
       </c>
       <c r="C618" s="3" t="s">
+        <v>717</v>
+      </c>
+      <c r="D618" s="3" t="s">
         <v>716</v>
       </c>
-      <c r="D618" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E618" s="3" t="s">
-        <v>43</v>
+        <v>658</v>
       </c>
     </row>
     <row r="619" ht="28" customHeight="true">
       <c r="A619" s="2">
         <v>618</v>
       </c>
       <c r="B619" s="2">
-        <v>8744</v>
+        <v>8508</v>
       </c>
       <c r="C619" s="2" t="s">
         <v>718</v>
       </c>
       <c r="D619" s="2" t="s">
-        <v>717</v>
+        <v>716</v>
       </c>
       <c r="E619" s="2" t="s">
-        <v>43</v>
+        <v>658</v>
       </c>
     </row>
     <row r="620" ht="28" customHeight="true">
       <c r="A620" s="3">
         <v>619</v>
       </c>
       <c r="B620" s="3">
-        <v>6457</v>
+        <v>8458</v>
       </c>
       <c r="C620" s="3" t="s">
         <v>719</v>
       </c>
       <c r="D620" s="3" t="s">
-        <v>63</v>
+        <v>720</v>
       </c>
       <c r="E620" s="3" t="s">
-        <v>7</v>
+        <v>658</v>
       </c>
     </row>
     <row r="621" ht="28" customHeight="true">
       <c r="A621" s="2">
         <v>620</v>
       </c>
       <c r="B621" s="2">
-        <v>8607</v>
+        <v>8384</v>
       </c>
       <c r="C621" s="2" t="s">
-        <v>720</v>
+        <v>721</v>
       </c>
       <c r="D621" s="2" t="s">
-        <v>721</v>
+        <v>722</v>
       </c>
       <c r="E621" s="2" t="s">
-        <v>43</v>
+        <v>658</v>
       </c>
     </row>
     <row r="622" ht="28" customHeight="true">
       <c r="A622" s="3">
         <v>621</v>
       </c>
       <c r="B622" s="3">
-        <v>8635</v>
+        <v>8423</v>
       </c>
       <c r="C622" s="3" t="s">
+        <v>430</v>
+      </c>
+      <c r="D622" s="3" t="s">
         <v>722</v>
       </c>
-      <c r="D622" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E622" s="3" t="s">
-        <v>43</v>
+        <v>658</v>
       </c>
     </row>
     <row r="623" ht="28" customHeight="true">
       <c r="A623" s="2">
         <v>622</v>
       </c>
       <c r="B623" s="2">
-        <v>8667</v>
+        <v>8424</v>
       </c>
       <c r="C623" s="2" t="s">
-        <v>577</v>
+        <v>723</v>
       </c>
       <c r="D623" s="2" t="s">
-        <v>721</v>
+        <v>722</v>
       </c>
       <c r="E623" s="2" t="s">
-        <v>43</v>
+        <v>658</v>
       </c>
     </row>
     <row r="624" ht="28" customHeight="true">
       <c r="A624" s="3">
         <v>623</v>
       </c>
       <c r="B624" s="3">
-        <v>8333</v>
+        <v>8435</v>
       </c>
       <c r="C624" s="3" t="s">
-        <v>723</v>
+        <v>724</v>
       </c>
       <c r="D624" s="3" t="s">
-        <v>724</v>
+        <v>722</v>
       </c>
       <c r="E624" s="3" t="s">
-        <v>43</v>
+        <v>658</v>
       </c>
     </row>
     <row r="625" ht="28" customHeight="true">
       <c r="A625" s="2">
         <v>624</v>
       </c>
       <c r="B625" s="2">
-        <v>8341</v>
+        <v>8821</v>
       </c>
       <c r="C625" s="2" t="s">
-        <v>476</v>
+        <v>725</v>
       </c>
       <c r="D625" s="2" t="s">
-        <v>724</v>
+        <v>726</v>
       </c>
       <c r="E625" s="2" t="s">
-        <v>43</v>
+        <v>658</v>
       </c>
     </row>
     <row r="626" ht="28" customHeight="true">
       <c r="A626" s="3">
         <v>625</v>
       </c>
       <c r="B626" s="3">
-        <v>8349</v>
+        <v>8831</v>
       </c>
       <c r="C626" s="3" t="s">
-        <v>725</v>
+        <v>727</v>
       </c>
       <c r="D626" s="3" t="s">
-        <v>724</v>
+        <v>726</v>
       </c>
       <c r="E626" s="3" t="s">
-        <v>43</v>
+        <v>658</v>
       </c>
     </row>
     <row r="627" ht="28" customHeight="true">
       <c r="A627" s="2">
         <v>626</v>
       </c>
       <c r="B627" s="2">
-        <v>8355</v>
+        <v>8833</v>
       </c>
       <c r="C627" s="2" t="s">
+        <v>518</v>
+      </c>
+      <c r="D627" s="2" t="s">
         <v>726</v>
       </c>
-      <c r="D627" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E627" s="2" t="s">
-        <v>43</v>
+        <v>658</v>
       </c>
     </row>
     <row r="628" ht="28" customHeight="true">
       <c r="A628" s="3">
         <v>627</v>
       </c>
       <c r="B628" s="3">
-        <v>8364</v>
+        <v>8260</v>
       </c>
       <c r="C628" s="3" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
       <c r="D628" s="3" t="s">
-        <v>724</v>
+        <v>729</v>
       </c>
       <c r="E628" s="3" t="s">
-        <v>43</v>
+        <v>658</v>
       </c>
     </row>
     <row r="629" ht="28" customHeight="true">
       <c r="A629" s="2">
         <v>628</v>
       </c>
       <c r="B629" s="2">
-        <v>6585</v>
+        <v>8267</v>
       </c>
       <c r="C629" s="2" t="s">
-        <v>728</v>
+        <v>472</v>
       </c>
       <c r="D629" s="2" t="s">
         <v>729</v>
       </c>
       <c r="E629" s="2" t="s">
-        <v>7</v>
+        <v>658</v>
       </c>
     </row>
     <row r="630" ht="28" customHeight="true">
       <c r="A630" s="3">
         <v>629</v>
       </c>
       <c r="B630" s="3">
-        <v>8548</v>
+        <v>8291</v>
       </c>
       <c r="C630" s="3" t="s">
         <v>730</v>
       </c>
       <c r="D630" s="3" t="s">
-        <v>731</v>
+        <v>729</v>
       </c>
       <c r="E630" s="3" t="s">
-        <v>43</v>
+        <v>658</v>
       </c>
     </row>
     <row r="631" ht="28" customHeight="true">
       <c r="A631" s="2">
         <v>630</v>
       </c>
       <c r="B631" s="2">
-        <v>8552</v>
+        <v>8298</v>
       </c>
       <c r="C631" s="2" t="s">
-        <v>732</v>
+        <v>731</v>
       </c>
       <c r="D631" s="2" t="s">
-        <v>731</v>
+        <v>729</v>
       </c>
       <c r="E631" s="2" t="s">
-        <v>43</v>
+        <v>658</v>
       </c>
     </row>
     <row r="632" ht="28" customHeight="true">
       <c r="A632" s="3">
         <v>631</v>
       </c>
       <c r="B632" s="3">
-        <v>8561</v>
+        <v>8301</v>
       </c>
       <c r="C632" s="3" t="s">
-        <v>733</v>
+        <v>732</v>
       </c>
       <c r="D632" s="3" t="s">
-        <v>731</v>
+        <v>729</v>
       </c>
       <c r="E632" s="3" t="s">
-        <v>43</v>
+        <v>658</v>
       </c>
     </row>
     <row r="633" ht="28" customHeight="true">
       <c r="A633" s="2">
         <v>632</v>
       </c>
       <c r="B633" s="2">
-        <v>8592</v>
+        <v>8319</v>
       </c>
       <c r="C633" s="2" t="s">
-        <v>734</v>
+        <v>733</v>
       </c>
       <c r="D633" s="2" t="s">
-        <v>731</v>
+        <v>729</v>
       </c>
       <c r="E633" s="2" t="s">
-        <v>43</v>
+        <v>658</v>
       </c>
     </row>
     <row r="634" ht="28" customHeight="true">
       <c r="A634" s="3">
         <v>633</v>
       </c>
       <c r="B634" s="3">
-        <v>8472</v>
+        <v>8677</v>
       </c>
       <c r="C634" s="3" t="s">
+        <v>734</v>
+      </c>
+      <c r="D634" s="3" t="s">
         <v>735</v>
       </c>
-      <c r="D634" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E634" s="3" t="s">
-        <v>43</v>
+        <v>658</v>
       </c>
     </row>
     <row r="635" ht="28" customHeight="true">
       <c r="A635" s="2">
         <v>634</v>
       </c>
       <c r="B635" s="2">
-        <v>8484</v>
+        <v>6888</v>
       </c>
       <c r="C635" s="2" t="s">
+        <v>736</v>
+      </c>
+      <c r="D635" s="2" t="s">
         <v>737</v>
       </c>
-      <c r="D635" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E635" s="2" t="s">
-        <v>43</v>
+        <v>12</v>
       </c>
     </row>
     <row r="636" ht="28" customHeight="true">
       <c r="A636" s="3">
         <v>635</v>
       </c>
       <c r="B636" s="3">
-        <v>8508</v>
+        <v>8695</v>
       </c>
       <c r="C636" s="3" t="s">
         <v>738</v>
       </c>
       <c r="D636" s="3" t="s">
-        <v>736</v>
+        <v>735</v>
       </c>
       <c r="E636" s="3" t="s">
-        <v>43</v>
+        <v>658</v>
       </c>
     </row>
     <row r="637" ht="28" customHeight="true">
       <c r="A637" s="2">
         <v>636</v>
       </c>
       <c r="B637" s="2">
-        <v>8458</v>
+        <v>8706</v>
       </c>
       <c r="C637" s="2" t="s">
         <v>739</v>
       </c>
       <c r="D637" s="2" t="s">
-        <v>740</v>
+        <v>735</v>
       </c>
       <c r="E637" s="2" t="s">
-        <v>43</v>
+        <v>658</v>
       </c>
     </row>
     <row r="638" ht="28" customHeight="true">
       <c r="A638" s="3">
         <v>637</v>
       </c>
       <c r="B638" s="3">
-        <v>8384</v>
+        <v>8715</v>
       </c>
       <c r="C638" s="3" t="s">
-        <v>741</v>
+        <v>740</v>
       </c>
       <c r="D638" s="3" t="s">
-        <v>742</v>
+        <v>735</v>
       </c>
       <c r="E638" s="3" t="s">
-        <v>43</v>
+        <v>658</v>
       </c>
     </row>
     <row r="639" ht="28" customHeight="true">
       <c r="A639" s="2">
         <v>638</v>
       </c>
       <c r="B639" s="2">
-        <v>8423</v>
+        <v>8719</v>
       </c>
       <c r="C639" s="2" t="s">
-        <v>461</v>
+        <v>741</v>
       </c>
       <c r="D639" s="2" t="s">
-        <v>742</v>
+        <v>735</v>
       </c>
       <c r="E639" s="2" t="s">
-        <v>43</v>
+        <v>658</v>
       </c>
     </row>
     <row r="640" ht="28" customHeight="true">
       <c r="A640" s="3">
         <v>639</v>
       </c>
       <c r="B640" s="3">
-        <v>8424</v>
+        <v>8720</v>
       </c>
       <c r="C640" s="3" t="s">
-        <v>743</v>
+        <v>742</v>
       </c>
       <c r="D640" s="3" t="s">
-        <v>742</v>
+        <v>735</v>
       </c>
       <c r="E640" s="3" t="s">
-        <v>43</v>
+        <v>658</v>
       </c>
     </row>
     <row r="641" ht="28" customHeight="true">
       <c r="A641" s="2">
         <v>640</v>
       </c>
       <c r="B641" s="2">
-        <v>8435</v>
+        <v>6910</v>
       </c>
       <c r="C641" s="2" t="s">
+        <v>743</v>
+      </c>
+      <c r="D641" s="2" t="s">
         <v>744</v>
       </c>
-      <c r="D641" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E641" s="2" t="s">
-        <v>43</v>
+        <v>12</v>
       </c>
     </row>
     <row r="642" ht="28" customHeight="true">
       <c r="A642" s="3">
         <v>641</v>
       </c>
       <c r="B642" s="3">
-        <v>8821</v>
+        <v>8160</v>
       </c>
       <c r="C642" s="3" t="s">
         <v>745</v>
       </c>
       <c r="D642" s="3" t="s">
         <v>746</v>
       </c>
       <c r="E642" s="3" t="s">
-        <v>43</v>
+        <v>658</v>
       </c>
     </row>
     <row r="643" ht="28" customHeight="true">
       <c r="A643" s="2">
         <v>642</v>
       </c>
       <c r="B643" s="2">
-        <v>8831</v>
+        <v>8168</v>
       </c>
       <c r="C643" s="2" t="s">
-        <v>747</v>
+        <v>41</v>
       </c>
       <c r="D643" s="2" t="s">
         <v>746</v>
       </c>
       <c r="E643" s="2" t="s">
-        <v>43</v>
+        <v>658</v>
       </c>
     </row>
     <row r="644" ht="28" customHeight="true">
       <c r="A644" s="3">
         <v>643</v>
       </c>
       <c r="B644" s="3">
-        <v>8833</v>
+        <v>8169</v>
       </c>
       <c r="C644" s="3" t="s">
-        <v>547</v>
+        <v>289</v>
       </c>
       <c r="D644" s="3" t="s">
         <v>746</v>
       </c>
       <c r="E644" s="3" t="s">
-        <v>43</v>
+        <v>658</v>
       </c>
     </row>
     <row r="645" ht="28" customHeight="true">
       <c r="A645" s="2">
         <v>644</v>
       </c>
       <c r="B645" s="2">
-        <v>8260</v>
+        <v>8187</v>
       </c>
       <c r="C645" s="2" t="s">
-        <v>748</v>
+        <v>747</v>
       </c>
       <c r="D645" s="2" t="s">
-        <v>749</v>
+        <v>746</v>
       </c>
       <c r="E645" s="2" t="s">
-        <v>43</v>
+        <v>658</v>
       </c>
     </row>
     <row r="646" ht="28" customHeight="true">
       <c r="A646" s="3">
         <v>645</v>
       </c>
       <c r="B646" s="3">
-        <v>8267</v>
+        <v>7938</v>
       </c>
       <c r="C646" s="3" t="s">
-        <v>503</v>
+        <v>748</v>
       </c>
       <c r="D646" s="3" t="s">
         <v>749</v>
       </c>
       <c r="E646" s="3" t="s">
-        <v>43</v>
+        <v>658</v>
       </c>
     </row>
     <row r="647" ht="28" customHeight="true">
       <c r="A647" s="2">
         <v>646</v>
       </c>
       <c r="B647" s="2">
-        <v>8291</v>
+        <v>7950</v>
       </c>
       <c r="C647" s="2" t="s">
         <v>750</v>
       </c>
       <c r="D647" s="2" t="s">
         <v>749</v>
       </c>
       <c r="E647" s="2" t="s">
-        <v>43</v>
+        <v>658</v>
       </c>
     </row>
     <row r="648" ht="28" customHeight="true">
       <c r="A648" s="3">
         <v>647</v>
       </c>
       <c r="B648" s="3">
-        <v>8298</v>
+        <v>9293</v>
       </c>
       <c r="C648" s="3" t="s">
+        <v>175</v>
+      </c>
+      <c r="D648" s="3" t="s">
         <v>751</v>
       </c>
-      <c r="D648" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E648" s="3" t="s">
-        <v>43</v>
+        <v>752</v>
       </c>
     </row>
     <row r="649" ht="28" customHeight="true">
       <c r="A649" s="2">
         <v>648</v>
       </c>
       <c r="B649" s="2">
-        <v>8301</v>
+        <v>9238</v>
       </c>
       <c r="C649" s="2" t="s">
+        <v>753</v>
+      </c>
+      <c r="D649" s="2" t="s">
+        <v>754</v>
+      </c>
+      <c r="E649" s="2" t="s">
         <v>752</v>
-      </c>
-[...4 lines deleted...]
-        <v>43</v>
       </c>
     </row>
     <row r="650" ht="28" customHeight="true">
       <c r="A650" s="3">
         <v>649</v>
       </c>
       <c r="B650" s="3">
-        <v>8319</v>
+        <v>9253</v>
       </c>
       <c r="C650" s="3" t="s">
-        <v>753</v>
+        <v>755</v>
       </c>
       <c r="D650" s="3" t="s">
-        <v>749</v>
+        <v>754</v>
       </c>
       <c r="E650" s="3" t="s">
-        <v>43</v>
+        <v>752</v>
       </c>
     </row>
     <row r="651" ht="28" customHeight="true">
       <c r="A651" s="2">
         <v>650</v>
       </c>
       <c r="B651" s="2">
-        <v>8677</v>
+        <v>9262</v>
       </c>
       <c r="C651" s="2" t="s">
+        <v>756</v>
+      </c>
+      <c r="D651" s="2" t="s">
         <v>754</v>
       </c>
-      <c r="D651" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E651" s="2" t="s">
-        <v>43</v>
+        <v>752</v>
       </c>
     </row>
     <row r="652" ht="28" customHeight="true">
       <c r="A652" s="3">
         <v>651</v>
       </c>
       <c r="B652" s="3">
-        <v>6888</v>
+        <v>9264</v>
       </c>
       <c r="C652" s="3" t="s">
-        <v>756</v>
+        <v>757</v>
       </c>
       <c r="D652" s="3" t="s">
-        <v>757</v>
+        <v>754</v>
       </c>
       <c r="E652" s="3" t="s">
-        <v>7</v>
+        <v>752</v>
       </c>
     </row>
     <row r="653" ht="28" customHeight="true">
       <c r="A653" s="2">
         <v>652</v>
       </c>
       <c r="B653" s="2">
-        <v>8695</v>
+        <v>9182</v>
       </c>
       <c r="C653" s="2" t="s">
+        <v>194</v>
+      </c>
+      <c r="D653" s="2" t="s">
         <v>758</v>
       </c>
-      <c r="D653" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E653" s="2" t="s">
-        <v>43</v>
+        <v>752</v>
       </c>
     </row>
     <row r="654" ht="28" customHeight="true">
       <c r="A654" s="3">
         <v>653</v>
       </c>
       <c r="B654" s="3">
-        <v>8706</v>
+        <v>7093</v>
       </c>
       <c r="C654" s="3" t="s">
         <v>759</v>
       </c>
       <c r="D654" s="3" t="s">
-        <v>755</v>
+        <v>760</v>
       </c>
       <c r="E654" s="3" t="s">
-        <v>43</v>
+        <v>12</v>
       </c>
     </row>
     <row r="655" ht="28" customHeight="true">
       <c r="A655" s="2">
         <v>654</v>
       </c>
       <c r="B655" s="2">
-        <v>8715</v>
+        <v>9219</v>
       </c>
       <c r="C655" s="2" t="s">
-        <v>760</v>
+        <v>761</v>
       </c>
       <c r="D655" s="2" t="s">
-        <v>755</v>
+        <v>758</v>
       </c>
       <c r="E655" s="2" t="s">
-        <v>43</v>
+        <v>752</v>
       </c>
     </row>
     <row r="656" ht="28" customHeight="true">
       <c r="A656" s="3">
         <v>655</v>
       </c>
       <c r="B656" s="3">
-        <v>8719</v>
+        <v>9220</v>
       </c>
       <c r="C656" s="3" t="s">
-        <v>761</v>
+        <v>762</v>
       </c>
       <c r="D656" s="3" t="s">
-        <v>755</v>
+        <v>758</v>
       </c>
       <c r="E656" s="3" t="s">
-        <v>43</v>
+        <v>752</v>
       </c>
     </row>
     <row r="657" ht="28" customHeight="true">
       <c r="A657" s="2">
         <v>656</v>
       </c>
       <c r="B657" s="2">
-        <v>8720</v>
+        <v>9319</v>
       </c>
       <c r="C657" s="2" t="s">
-        <v>762</v>
+        <v>763</v>
       </c>
       <c r="D657" s="2" t="s">
-        <v>755</v>
+        <v>764</v>
       </c>
       <c r="E657" s="2" t="s">
-        <v>43</v>
+        <v>752</v>
       </c>
     </row>
     <row r="658" ht="28" customHeight="true">
       <c r="A658" s="3">
         <v>657</v>
       </c>
       <c r="B658" s="3">
-        <v>6910</v>
+        <v>9326</v>
       </c>
       <c r="C658" s="3" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
       <c r="D658" s="3" t="s">
         <v>764</v>
       </c>
       <c r="E658" s="3" t="s">
-        <v>7</v>
+        <v>752</v>
       </c>
     </row>
     <row r="659" ht="28" customHeight="true">
       <c r="A659" s="2">
         <v>658</v>
       </c>
       <c r="B659" s="2">
-        <v>8160</v>
+        <v>9328</v>
       </c>
       <c r="C659" s="2" t="s">
-        <v>765</v>
+        <v>766</v>
       </c>
       <c r="D659" s="2" t="s">
-        <v>766</v>
+        <v>764</v>
       </c>
       <c r="E659" s="2" t="s">
-        <v>43</v>
+        <v>752</v>
       </c>
     </row>
     <row r="660" ht="28" customHeight="true">
       <c r="A660" s="3">
         <v>659</v>
       </c>
       <c r="B660" s="3">
-        <v>8168</v>
+        <v>9139</v>
       </c>
       <c r="C660" s="3" t="s">
-        <v>80</v>
+        <v>175</v>
       </c>
       <c r="D660" s="3" t="s">
-        <v>766</v>
+        <v>767</v>
       </c>
       <c r="E660" s="3" t="s">
-        <v>43</v>
+        <v>752</v>
       </c>
     </row>
     <row r="661" ht="28" customHeight="true">
       <c r="A661" s="2">
         <v>660</v>
       </c>
       <c r="B661" s="2">
-        <v>8169</v>
+        <v>9151</v>
       </c>
       <c r="C661" s="2" t="s">
-        <v>325</v>
+        <v>768</v>
       </c>
       <c r="D661" s="2" t="s">
-        <v>766</v>
+        <v>767</v>
       </c>
       <c r="E661" s="2" t="s">
-        <v>43</v>
+        <v>752</v>
       </c>
     </row>
     <row r="662" ht="28" customHeight="true">
       <c r="A662" s="3">
         <v>661</v>
       </c>
       <c r="B662" s="3">
-        <v>8187</v>
+        <v>9152</v>
       </c>
       <c r="C662" s="3" t="s">
+        <v>227</v>
+      </c>
+      <c r="D662" s="3" t="s">
         <v>767</v>
       </c>
-      <c r="D662" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E662" s="3" t="s">
-        <v>43</v>
+        <v>752</v>
       </c>
     </row>
     <row r="663" ht="28" customHeight="true">
       <c r="A663" s="2">
         <v>662</v>
       </c>
       <c r="B663" s="2">
-        <v>7938</v>
+        <v>7220</v>
       </c>
       <c r="C663" s="2" t="s">
-        <v>768</v>
+        <v>191</v>
       </c>
       <c r="D663" s="2" t="s">
-        <v>769</v>
+        <v>9</v>
       </c>
       <c r="E663" s="2" t="s">
-        <v>43</v>
+        <v>7</v>
       </c>
     </row>
     <row r="664" ht="28" customHeight="true">
       <c r="A664" s="3">
         <v>663</v>
       </c>
       <c r="B664" s="3">
-        <v>7950</v>
+        <v>9369</v>
       </c>
       <c r="C664" s="3" t="s">
-        <v>770</v>
+        <v>769</v>
       </c>
       <c r="D664" s="3" t="s">
-        <v>769</v>
+        <v>767</v>
       </c>
       <c r="E664" s="3" t="s">
-        <v>43</v>
+        <v>752</v>
       </c>
     </row>
     <row r="665" ht="28" customHeight="true">
       <c r="A665" s="2">
         <v>664</v>
       </c>
       <c r="B665" s="2">
-        <v>9293</v>
+        <v>9090</v>
       </c>
       <c r="C665" s="2" t="s">
-        <v>213</v>
+        <v>770</v>
       </c>
       <c r="D665" s="2" t="s">
         <v>771</v>
       </c>
       <c r="E665" s="2" t="s">
-        <v>772</v>
+        <v>752</v>
       </c>
     </row>
     <row r="666" ht="28" customHeight="true">
       <c r="A666" s="3">
         <v>665</v>
       </c>
       <c r="B666" s="3">
-        <v>9238</v>
+        <v>9111</v>
       </c>
       <c r="C666" s="3" t="s">
-        <v>773</v>
+        <v>548</v>
       </c>
       <c r="D666" s="3" t="s">
-        <v>774</v>
+        <v>771</v>
       </c>
       <c r="E666" s="3" t="s">
-        <v>772</v>
+        <v>752</v>
       </c>
     </row>
     <row r="667" ht="28" customHeight="true">
       <c r="A667" s="2">
         <v>666</v>
       </c>
       <c r="B667" s="2">
-        <v>9253</v>
+        <v>9116</v>
       </c>
       <c r="C667" s="2" t="s">
-        <v>775</v>
+        <v>772</v>
       </c>
       <c r="D667" s="2" t="s">
-        <v>774</v>
+        <v>771</v>
       </c>
       <c r="E667" s="2" t="s">
-        <v>772</v>
+        <v>752</v>
       </c>
     </row>
     <row r="668" ht="28" customHeight="true">
       <c r="A668" s="3">
         <v>667</v>
       </c>
       <c r="B668" s="3">
-        <v>9262</v>
+        <v>9122</v>
       </c>
       <c r="C668" s="3" t="s">
-        <v>776</v>
+        <v>177</v>
       </c>
       <c r="D668" s="3" t="s">
-        <v>774</v>
+        <v>771</v>
       </c>
       <c r="E668" s="3" t="s">
-        <v>772</v>
+        <v>752</v>
       </c>
     </row>
     <row r="669" ht="28" customHeight="true">
       <c r="A669" s="2">
         <v>668</v>
       </c>
       <c r="B669" s="2">
-        <v>9264</v>
+        <v>9127</v>
       </c>
       <c r="C669" s="2" t="s">
-        <v>777</v>
+        <v>773</v>
       </c>
       <c r="D669" s="2" t="s">
-        <v>774</v>
+        <v>771</v>
       </c>
       <c r="E669" s="2" t="s">
-        <v>772</v>
+        <v>752</v>
       </c>
     </row>
     <row r="670" ht="28" customHeight="true">
       <c r="A670" s="3">
         <v>669</v>
       </c>
       <c r="B670" s="3">
-        <v>9182</v>
+        <v>7579</v>
       </c>
       <c r="C670" s="3" t="s">
-        <v>232</v>
+        <v>774</v>
       </c>
       <c r="D670" s="3" t="s">
-        <v>778</v>
+        <v>85</v>
       </c>
       <c r="E670" s="3" t="s">
-        <v>772</v>
+        <v>7</v>
       </c>
     </row>
     <row r="671" ht="28" customHeight="true">
       <c r="A671" s="2">
         <v>670</v>
       </c>
       <c r="B671" s="2">
-        <v>7093</v>
+        <v>9037</v>
       </c>
       <c r="C671" s="2" t="s">
-        <v>779</v>
+        <v>775</v>
       </c>
       <c r="D671" s="2" t="s">
-        <v>780</v>
+        <v>776</v>
       </c>
       <c r="E671" s="2" t="s">
-        <v>7</v>
+        <v>752</v>
       </c>
     </row>
     <row r="672" ht="28" customHeight="true">
       <c r="A672" s="3">
         <v>671</v>
       </c>
       <c r="B672" s="3">
-        <v>9219</v>
+        <v>9047</v>
       </c>
       <c r="C672" s="3" t="s">
-        <v>781</v>
+        <v>777</v>
       </c>
       <c r="D672" s="3" t="s">
-        <v>778</v>
+        <v>776</v>
       </c>
       <c r="E672" s="3" t="s">
-        <v>772</v>
+        <v>752</v>
       </c>
     </row>
     <row r="673" ht="28" customHeight="true">
       <c r="A673" s="2">
         <v>672</v>
       </c>
       <c r="B673" s="2">
-        <v>9220</v>
+        <v>9048</v>
       </c>
       <c r="C673" s="2" t="s">
-        <v>782</v>
+        <v>778</v>
       </c>
       <c r="D673" s="2" t="s">
-        <v>778</v>
+        <v>776</v>
       </c>
       <c r="E673" s="2" t="s">
-        <v>772</v>
+        <v>752</v>
       </c>
     </row>
     <row r="674" ht="28" customHeight="true">
       <c r="A674" s="3">
         <v>673</v>
       </c>
       <c r="B674" s="3">
-        <v>9319</v>
+        <v>8979</v>
       </c>
       <c r="C674" s="3" t="s">
-        <v>783</v>
+        <v>779</v>
       </c>
       <c r="D674" s="3" t="s">
-        <v>784</v>
+        <v>780</v>
       </c>
       <c r="E674" s="3" t="s">
-        <v>772</v>
+        <v>752</v>
       </c>
     </row>
     <row r="675" ht="28" customHeight="true">
       <c r="A675" s="2">
         <v>674</v>
       </c>
       <c r="B675" s="2">
-        <v>9326</v>
+        <v>8994</v>
       </c>
       <c r="C675" s="2" t="s">
-        <v>785</v>
+        <v>781</v>
       </c>
       <c r="D675" s="2" t="s">
-        <v>784</v>
+        <v>780</v>
       </c>
       <c r="E675" s="2" t="s">
-        <v>772</v>
+        <v>752</v>
       </c>
     </row>
     <row r="676" ht="28" customHeight="true">
       <c r="A676" s="3">
         <v>675</v>
       </c>
       <c r="B676" s="3">
-        <v>9328</v>
+        <v>9005</v>
       </c>
       <c r="C676" s="3" t="s">
-        <v>786</v>
+        <v>782</v>
       </c>
       <c r="D676" s="3" t="s">
-        <v>784</v>
+        <v>780</v>
       </c>
       <c r="E676" s="3" t="s">
-        <v>772</v>
+        <v>752</v>
       </c>
     </row>
     <row r="677" ht="28" customHeight="true">
       <c r="A677" s="2">
         <v>676</v>
       </c>
       <c r="B677" s="2">
-        <v>9139</v>
+        <v>7686</v>
       </c>
       <c r="C677" s="2" t="s">
-        <v>213</v>
+        <v>783</v>
       </c>
       <c r="D677" s="2" t="s">
-        <v>787</v>
+        <v>72</v>
       </c>
       <c r="E677" s="2" t="s">
-        <v>772</v>
+        <v>7</v>
       </c>
     </row>
     <row r="678" ht="28" customHeight="true">
       <c r="A678" s="3">
         <v>677</v>
       </c>
       <c r="B678" s="3">
-        <v>9151</v>
+        <v>8944</v>
       </c>
       <c r="C678" s="3" t="s">
-        <v>788</v>
+        <v>784</v>
       </c>
       <c r="D678" s="3" t="s">
-        <v>787</v>
+        <v>785</v>
       </c>
       <c r="E678" s="3" t="s">
-        <v>772</v>
+        <v>752</v>
       </c>
     </row>
     <row r="679" ht="28" customHeight="true">
       <c r="A679" s="2">
         <v>678</v>
       </c>
       <c r="B679" s="2">
-        <v>9152</v>
+        <v>8945</v>
       </c>
       <c r="C679" s="2" t="s">
-        <v>264</v>
+        <v>786</v>
       </c>
       <c r="D679" s="2" t="s">
-        <v>787</v>
+        <v>785</v>
       </c>
       <c r="E679" s="2" t="s">
-        <v>772</v>
+        <v>752</v>
       </c>
     </row>
     <row r="680" ht="28" customHeight="true">
       <c r="A680" s="3">
         <v>679</v>
       </c>
       <c r="B680" s="3">
-        <v>7220</v>
+        <v>8951</v>
       </c>
       <c r="C680" s="3" t="s">
-        <v>229</v>
+        <v>787</v>
       </c>
       <c r="D680" s="3" t="s">
-        <v>20</v>
+        <v>785</v>
       </c>
       <c r="E680" s="3" t="s">
-        <v>14</v>
+        <v>752</v>
       </c>
     </row>
     <row r="681" ht="28" customHeight="true">
       <c r="A681" s="2">
         <v>680</v>
       </c>
       <c r="B681" s="2">
-        <v>9369</v>
+        <v>8906</v>
       </c>
       <c r="C681" s="2" t="s">
+        <v>788</v>
+      </c>
+      <c r="D681" s="2" t="s">
         <v>789</v>
       </c>
-      <c r="D681" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E681" s="2" t="s">
-        <v>772</v>
+        <v>752</v>
       </c>
     </row>
     <row r="682" ht="28" customHeight="true">
       <c r="A682" s="3">
         <v>681</v>
       </c>
       <c r="B682" s="3">
-        <v>9090</v>
+        <v>8912</v>
       </c>
       <c r="C682" s="3" t="s">
         <v>790</v>
       </c>
       <c r="D682" s="3" t="s">
-        <v>791</v>
+        <v>789</v>
       </c>
       <c r="E682" s="3" t="s">
-        <v>772</v>
+        <v>752</v>
       </c>
     </row>
     <row r="683" ht="28" customHeight="true">
       <c r="A683" s="2">
         <v>682</v>
       </c>
       <c r="B683" s="2">
-        <v>9111</v>
+        <v>8916</v>
       </c>
       <c r="C683" s="2" t="s">
-        <v>576</v>
+        <v>191</v>
       </c>
       <c r="D683" s="2" t="s">
-        <v>791</v>
+        <v>789</v>
       </c>
       <c r="E683" s="2" t="s">
-        <v>772</v>
+        <v>752</v>
       </c>
     </row>
     <row r="684" ht="28" customHeight="true">
       <c r="A684" s="3">
         <v>683</v>
       </c>
       <c r="B684" s="3">
-        <v>9116</v>
+        <v>8847</v>
       </c>
       <c r="C684" s="3" t="s">
+        <v>791</v>
+      </c>
+      <c r="D684" s="3" t="s">
         <v>792</v>
       </c>
-      <c r="D684" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E684" s="3" t="s">
-        <v>772</v>
+        <v>752</v>
       </c>
     </row>
     <row r="685" ht="28" customHeight="true">
       <c r="A685" s="2">
         <v>684</v>
       </c>
       <c r="B685" s="2">
-        <v>9122</v>
+        <v>8848</v>
       </c>
       <c r="C685" s="2" t="s">
-        <v>215</v>
+        <v>793</v>
       </c>
       <c r="D685" s="2" t="s">
-        <v>791</v>
+        <v>792</v>
       </c>
       <c r="E685" s="2" t="s">
-        <v>772</v>
+        <v>752</v>
       </c>
     </row>
     <row r="686" ht="28" customHeight="true">
       <c r="A686" s="3">
         <v>685</v>
       </c>
       <c r="B686" s="3">
-        <v>9127</v>
+        <v>8850</v>
       </c>
       <c r="C686" s="3" t="s">
-        <v>793</v>
+        <v>794</v>
       </c>
       <c r="D686" s="3" t="s">
-        <v>791</v>
+        <v>792</v>
       </c>
       <c r="E686" s="3" t="s">
-        <v>772</v>
+        <v>752</v>
       </c>
     </row>
     <row r="687" ht="28" customHeight="true">
       <c r="A687" s="2">
         <v>686</v>
       </c>
       <c r="B687" s="2">
-        <v>7579</v>
+        <v>8853</v>
       </c>
       <c r="C687" s="2" t="s">
-        <v>794</v>
+        <v>209</v>
       </c>
       <c r="D687" s="2" t="s">
-        <v>123</v>
+        <v>792</v>
       </c>
       <c r="E687" s="2" t="s">
-        <v>14</v>
+        <v>752</v>
       </c>
     </row>
     <row r="688" ht="28" customHeight="true">
       <c r="A688" s="3">
         <v>687</v>
       </c>
       <c r="B688" s="3">
-        <v>9037</v>
+        <v>8864</v>
       </c>
       <c r="C688" s="3" t="s">
-        <v>795</v>
+        <v>118</v>
       </c>
       <c r="D688" s="3" t="s">
-        <v>796</v>
+        <v>792</v>
       </c>
       <c r="E688" s="3" t="s">
-        <v>772</v>
+        <v>752</v>
       </c>
     </row>
     <row r="689" ht="28" customHeight="true">
       <c r="A689" s="2">
         <v>688</v>
       </c>
       <c r="B689" s="2">
-        <v>9047</v>
+        <v>8865</v>
       </c>
       <c r="C689" s="2" t="s">
-        <v>797</v>
+        <v>795</v>
       </c>
       <c r="D689" s="2" t="s">
-        <v>796</v>
+        <v>792</v>
       </c>
       <c r="E689" s="2" t="s">
-        <v>772</v>
+        <v>752</v>
       </c>
     </row>
     <row r="690" ht="28" customHeight="true">
       <c r="A690" s="3">
         <v>689</v>
       </c>
       <c r="B690" s="3">
-        <v>9048</v>
+        <v>9330</v>
       </c>
       <c r="C690" s="3" t="s">
-        <v>798</v>
+        <v>169</v>
       </c>
       <c r="D690" s="3" t="s">
         <v>796</v>
       </c>
       <c r="E690" s="3" t="s">
-        <v>772</v>
+        <v>752</v>
       </c>
     </row>
     <row r="691" ht="28" customHeight="true">
       <c r="A691" s="2">
         <v>690</v>
       </c>
       <c r="B691" s="2">
-        <v>8979</v>
+        <v>9343</v>
       </c>
       <c r="C691" s="2" t="s">
-        <v>799</v>
+        <v>105</v>
       </c>
       <c r="D691" s="2" t="s">
-        <v>800</v>
+        <v>796</v>
       </c>
       <c r="E691" s="2" t="s">
-        <v>772</v>
+        <v>752</v>
       </c>
     </row>
     <row r="692" ht="28" customHeight="true">
       <c r="A692" s="3">
         <v>691</v>
       </c>
       <c r="B692" s="3">
-        <v>8994</v>
+        <v>9360</v>
       </c>
       <c r="C692" s="3" t="s">
-        <v>801</v>
+        <v>797</v>
       </c>
       <c r="D692" s="3" t="s">
-        <v>800</v>
+        <v>798</v>
       </c>
       <c r="E692" s="3" t="s">
-        <v>772</v>
+        <v>752</v>
       </c>
     </row>
     <row r="693" ht="28" customHeight="true">
       <c r="A693" s="2">
         <v>692</v>
       </c>
       <c r="B693" s="2">
-        <v>9005</v>
+        <v>1292</v>
       </c>
       <c r="C693" s="2" t="s">
-        <v>802</v>
+        <v>799</v>
       </c>
       <c r="D693" s="2" t="s">
         <v>800</v>
       </c>
       <c r="E693" s="2" t="s">
-        <v>772</v>
+        <v>19</v>
       </c>
     </row>
     <row r="694" ht="28" customHeight="true">
       <c r="A694" s="3">
         <v>693</v>
       </c>
       <c r="B694" s="3">
-        <v>7686</v>
+        <v>1312</v>
       </c>
       <c r="C694" s="3" t="s">
-        <v>803</v>
+        <v>801</v>
       </c>
       <c r="D694" s="3" t="s">
-        <v>111</v>
+        <v>800</v>
       </c>
       <c r="E694" s="3" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
     </row>
     <row r="695" ht="28" customHeight="true">
       <c r="A695" s="2">
         <v>694</v>
       </c>
       <c r="B695" s="2">
-        <v>8944</v>
+        <v>1321</v>
       </c>
       <c r="C695" s="2" t="s">
-        <v>804</v>
+        <v>802</v>
       </c>
       <c r="D695" s="2" t="s">
-        <v>805</v>
+        <v>800</v>
       </c>
       <c r="E695" s="2" t="s">
-        <v>772</v>
+        <v>19</v>
       </c>
     </row>
     <row r="696" ht="28" customHeight="true">
       <c r="A696" s="3">
         <v>695</v>
       </c>
       <c r="B696" s="3">
-        <v>8945</v>
+        <v>1242</v>
       </c>
       <c r="C696" s="3" t="s">
-        <v>806</v>
+        <v>803</v>
       </c>
       <c r="D696" s="3" t="s">
-        <v>805</v>
+        <v>804</v>
       </c>
       <c r="E696" s="3" t="s">
-        <v>772</v>
+        <v>19</v>
       </c>
     </row>
     <row r="697" ht="28" customHeight="true">
       <c r="A697" s="2">
         <v>696</v>
       </c>
       <c r="B697" s="2">
-        <v>8951</v>
+        <v>1243</v>
       </c>
       <c r="C697" s="2" t="s">
-        <v>807</v>
+        <v>805</v>
       </c>
       <c r="D697" s="2" t="s">
-        <v>805</v>
+        <v>804</v>
       </c>
       <c r="E697" s="2" t="s">
-        <v>772</v>
+        <v>19</v>
       </c>
     </row>
     <row r="698" ht="28" customHeight="true">
       <c r="A698" s="3">
         <v>697</v>
       </c>
       <c r="B698" s="3">
-        <v>8906</v>
+        <v>1244</v>
       </c>
       <c r="C698" s="3" t="s">
-        <v>808</v>
+        <v>806</v>
       </c>
       <c r="D698" s="3" t="s">
-        <v>809</v>
+        <v>804</v>
       </c>
       <c r="E698" s="3" t="s">
-        <v>772</v>
+        <v>19</v>
       </c>
     </row>
     <row r="699" ht="28" customHeight="true">
       <c r="A699" s="2">
         <v>698</v>
       </c>
       <c r="B699" s="2">
-        <v>8912</v>
+        <v>1246</v>
       </c>
       <c r="C699" s="2" t="s">
-        <v>810</v>
+        <v>807</v>
       </c>
       <c r="D699" s="2" t="s">
-        <v>809</v>
+        <v>804</v>
       </c>
       <c r="E699" s="2" t="s">
-        <v>772</v>
+        <v>19</v>
       </c>
     </row>
     <row r="700" ht="28" customHeight="true">
       <c r="A700" s="3">
         <v>699</v>
       </c>
       <c r="B700" s="3">
-        <v>8916</v>
+        <v>1247</v>
       </c>
       <c r="C700" s="3" t="s">
-        <v>229</v>
+        <v>209</v>
       </c>
       <c r="D700" s="3" t="s">
-        <v>809</v>
+        <v>804</v>
       </c>
       <c r="E700" s="3" t="s">
-        <v>772</v>
+        <v>19</v>
       </c>
     </row>
     <row r="701" ht="28" customHeight="true">
       <c r="A701" s="2">
         <v>700</v>
       </c>
       <c r="B701" s="2">
-        <v>8847</v>
+        <v>1192</v>
       </c>
       <c r="C701" s="2" t="s">
-        <v>811</v>
+        <v>808</v>
       </c>
       <c r="D701" s="2" t="s">
-        <v>812</v>
+        <v>809</v>
       </c>
       <c r="E701" s="2" t="s">
-        <v>772</v>
+        <v>19</v>
       </c>
     </row>
     <row r="702" ht="28" customHeight="true">
       <c r="A702" s="3">
         <v>701</v>
       </c>
       <c r="B702" s="3">
-        <v>8848</v>
+        <v>1193</v>
       </c>
       <c r="C702" s="3" t="s">
-        <v>813</v>
+        <v>810</v>
       </c>
       <c r="D702" s="3" t="s">
-        <v>812</v>
+        <v>809</v>
       </c>
       <c r="E702" s="3" t="s">
-        <v>772</v>
+        <v>19</v>
       </c>
     </row>
     <row r="703" ht="28" customHeight="true">
       <c r="A703" s="2">
         <v>702</v>
       </c>
       <c r="B703" s="2">
-        <v>8850</v>
+        <v>1207</v>
       </c>
       <c r="C703" s="2" t="s">
-        <v>814</v>
+        <v>811</v>
       </c>
       <c r="D703" s="2" t="s">
-        <v>812</v>
+        <v>809</v>
       </c>
       <c r="E703" s="2" t="s">
-        <v>772</v>
+        <v>19</v>
       </c>
     </row>
     <row r="704" ht="28" customHeight="true">
       <c r="A704" s="3">
         <v>703</v>
       </c>
       <c r="B704" s="3">
-        <v>8853</v>
+        <v>1217</v>
       </c>
       <c r="C704" s="3" t="s">
-        <v>246</v>
+        <v>812</v>
       </c>
       <c r="D704" s="3" t="s">
-        <v>812</v>
+        <v>809</v>
       </c>
       <c r="E704" s="3" t="s">
-        <v>772</v>
+        <v>19</v>
       </c>
     </row>
     <row r="705" ht="28" customHeight="true">
       <c r="A705" s="2">
         <v>704</v>
       </c>
       <c r="B705" s="2">
-        <v>8864</v>
+        <v>1218</v>
       </c>
       <c r="C705" s="2" t="s">
-        <v>156</v>
+        <v>813</v>
       </c>
       <c r="D705" s="2" t="s">
-        <v>812</v>
+        <v>809</v>
       </c>
       <c r="E705" s="2" t="s">
-        <v>772</v>
+        <v>19</v>
       </c>
     </row>
     <row r="706" ht="28" customHeight="true">
       <c r="A706" s="3">
         <v>705</v>
       </c>
       <c r="B706" s="3">
-        <v>8865</v>
+        <v>8150</v>
       </c>
       <c r="C706" s="3" t="s">
-        <v>815</v>
+        <v>814</v>
       </c>
       <c r="D706" s="3" t="s">
-        <v>812</v>
+        <v>746</v>
       </c>
       <c r="E706" s="3" t="s">
-        <v>772</v>
+        <v>658</v>
       </c>
     </row>
     <row r="707" ht="28" customHeight="true">
       <c r="A707" s="2">
         <v>706</v>
       </c>
       <c r="B707" s="2">
-        <v>9330</v>
+        <v>1345</v>
       </c>
       <c r="C707" s="2" t="s">
-        <v>207</v>
+        <v>801</v>
       </c>
       <c r="D707" s="2" t="s">
-        <v>816</v>
+        <v>815</v>
       </c>
       <c r="E707" s="2" t="s">
-        <v>772</v>
+        <v>19</v>
       </c>
     </row>
     <row r="708" ht="28" customHeight="true">
       <c r="A708" s="3">
         <v>707</v>
       </c>
       <c r="B708" s="3">
-        <v>9343</v>
+        <v>1351</v>
       </c>
       <c r="C708" s="3" t="s">
-        <v>143</v>
+        <v>816</v>
       </c>
       <c r="D708" s="3" t="s">
-        <v>816</v>
+        <v>815</v>
       </c>
       <c r="E708" s="3" t="s">
-        <v>772</v>
+        <v>19</v>
       </c>
     </row>
     <row r="709" ht="28" customHeight="true">
       <c r="A709" s="2">
         <v>708</v>
       </c>
       <c r="B709" s="2">
-        <v>9360</v>
+        <v>1352</v>
       </c>
       <c r="C709" s="2" t="s">
         <v>817</v>
       </c>
       <c r="D709" s="2" t="s">
-        <v>818</v>
+        <v>815</v>
       </c>
       <c r="E709" s="2" t="s">
-        <v>772</v>
+        <v>19</v>
       </c>
     </row>
     <row r="710" ht="28" customHeight="true">
       <c r="A710" s="3">
         <v>709</v>
       </c>
       <c r="B710" s="3">
-        <v>1292</v>
+        <v>1354</v>
       </c>
       <c r="C710" s="3" t="s">
-        <v>819</v>
+        <v>818</v>
       </c>
       <c r="D710" s="3" t="s">
-        <v>47</v>
+        <v>815</v>
       </c>
       <c r="E710" s="3" t="s">
-        <v>48</v>
+        <v>19</v>
       </c>
     </row>
     <row r="711" ht="28" customHeight="true">
       <c r="A711" s="2">
         <v>710</v>
       </c>
       <c r="B711" s="2">
-        <v>1312</v>
+        <v>1379</v>
       </c>
       <c r="C711" s="2" t="s">
-        <v>820</v>
+        <v>819</v>
       </c>
       <c r="D711" s="2" t="s">
-        <v>47</v>
+        <v>815</v>
       </c>
       <c r="E711" s="2" t="s">
-        <v>48</v>
+        <v>19</v>
       </c>
     </row>
     <row r="712" ht="28" customHeight="true">
       <c r="A712" s="3">
         <v>711</v>
       </c>
       <c r="B712" s="3">
-        <v>1321</v>
+        <v>1380</v>
       </c>
       <c r="C712" s="3" t="s">
-        <v>821</v>
+        <v>820</v>
       </c>
       <c r="D712" s="3" t="s">
-        <v>47</v>
+        <v>815</v>
       </c>
       <c r="E712" s="3" t="s">
-        <v>48</v>
+        <v>19</v>
       </c>
     </row>
     <row r="713" ht="28" customHeight="true">
       <c r="A713" s="2">
         <v>712</v>
       </c>
       <c r="B713" s="2">
-        <v>1242</v>
+        <v>1099</v>
       </c>
       <c r="C713" s="2" t="s">
-        <v>822</v>
+        <v>821</v>
       </c>
       <c r="D713" s="2" t="s">
-        <v>823</v>
+        <v>21</v>
       </c>
       <c r="E713" s="2" t="s">
-        <v>48</v>
+        <v>19</v>
       </c>
     </row>
     <row r="714" ht="28" customHeight="true">
       <c r="A714" s="3">
         <v>713</v>
       </c>
       <c r="B714" s="3">
-        <v>1243</v>
+        <v>1109</v>
       </c>
       <c r="C714" s="3" t="s">
-        <v>824</v>
+        <v>802</v>
       </c>
       <c r="D714" s="3" t="s">
-        <v>823</v>
+        <v>21</v>
       </c>
       <c r="E714" s="3" t="s">
-        <v>48</v>
+        <v>19</v>
       </c>
     </row>
     <row r="715" ht="28" customHeight="true">
       <c r="A715" s="2">
         <v>714</v>
       </c>
       <c r="B715" s="2">
-        <v>1244</v>
+        <v>1114</v>
       </c>
       <c r="C715" s="2" t="s">
-        <v>825</v>
+        <v>822</v>
       </c>
       <c r="D715" s="2" t="s">
-        <v>823</v>
+        <v>21</v>
       </c>
       <c r="E715" s="2" t="s">
-        <v>48</v>
+        <v>19</v>
       </c>
     </row>
     <row r="716" ht="28" customHeight="true">
       <c r="A716" s="3">
         <v>715</v>
       </c>
       <c r="B716" s="3">
-        <v>1246</v>
+        <v>1124</v>
       </c>
       <c r="C716" s="3" t="s">
-        <v>826</v>
+        <v>823</v>
       </c>
       <c r="D716" s="3" t="s">
-        <v>823</v>
+        <v>21</v>
       </c>
       <c r="E716" s="3" t="s">
-        <v>48</v>
+        <v>19</v>
       </c>
     </row>
     <row r="717" ht="28" customHeight="true">
       <c r="A717" s="2">
         <v>716</v>
       </c>
       <c r="B717" s="2">
-        <v>1247</v>
+        <v>1125</v>
       </c>
       <c r="C717" s="2" t="s">
-        <v>246</v>
+        <v>824</v>
       </c>
       <c r="D717" s="2" t="s">
-        <v>823</v>
+        <v>21</v>
       </c>
       <c r="E717" s="2" t="s">
-        <v>48</v>
+        <v>19</v>
       </c>
     </row>
     <row r="718" ht="28" customHeight="true">
       <c r="A718" s="3">
         <v>717</v>
       </c>
       <c r="B718" s="3">
-        <v>1192</v>
+        <v>1051</v>
       </c>
       <c r="C718" s="3" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="D718" s="3" t="s">
-        <v>828</v>
+        <v>826</v>
       </c>
       <c r="E718" s="3" t="s">
-        <v>48</v>
+        <v>19</v>
       </c>
     </row>
     <row r="719" ht="28" customHeight="true">
       <c r="A719" s="2">
         <v>718</v>
       </c>
       <c r="B719" s="2">
-        <v>1193</v>
+        <v>1061</v>
       </c>
       <c r="C719" s="2" t="s">
-        <v>829</v>
+        <v>827</v>
       </c>
       <c r="D719" s="2" t="s">
-        <v>828</v>
+        <v>826</v>
       </c>
       <c r="E719" s="2" t="s">
-        <v>48</v>
+        <v>19</v>
       </c>
     </row>
     <row r="720" ht="28" customHeight="true">
       <c r="A720" s="3">
         <v>719</v>
       </c>
       <c r="B720" s="3">
-        <v>1207</v>
+        <v>1064</v>
       </c>
       <c r="C720" s="3" t="s">
-        <v>830</v>
+        <v>828</v>
       </c>
       <c r="D720" s="3" t="s">
-        <v>828</v>
+        <v>826</v>
       </c>
       <c r="E720" s="3" t="s">
-        <v>48</v>
+        <v>19</v>
       </c>
     </row>
     <row r="721" ht="28" customHeight="true">
       <c r="A721" s="2">
         <v>720</v>
       </c>
       <c r="B721" s="2">
-        <v>1217</v>
+        <v>1041</v>
       </c>
       <c r="C721" s="2" t="s">
-        <v>831</v>
+        <v>607</v>
       </c>
       <c r="D721" s="2" t="s">
-        <v>828</v>
+        <v>18</v>
       </c>
       <c r="E721" s="2" t="s">
-        <v>48</v>
+        <v>19</v>
       </c>
     </row>
     <row r="722" ht="28" customHeight="true">
       <c r="A722" s="3">
         <v>721</v>
       </c>
       <c r="B722" s="3">
-        <v>1218</v>
+        <v>1048</v>
       </c>
       <c r="C722" s="3" t="s">
-        <v>832</v>
+        <v>829</v>
       </c>
       <c r="D722" s="3" t="s">
-        <v>828</v>
+        <v>18</v>
       </c>
       <c r="E722" s="3" t="s">
-        <v>48</v>
+        <v>19</v>
       </c>
     </row>
     <row r="723" ht="28" customHeight="true">
       <c r="A723" s="2">
         <v>722</v>
       </c>
       <c r="B723" s="2">
-        <v>8150</v>
+        <v>981</v>
       </c>
       <c r="C723" s="2" t="s">
-        <v>833</v>
+        <v>830</v>
       </c>
       <c r="D723" s="2" t="s">
-        <v>766</v>
+        <v>831</v>
       </c>
       <c r="E723" s="2" t="s">
-        <v>43</v>
+        <v>19</v>
       </c>
     </row>
     <row r="724" ht="28" customHeight="true">
       <c r="A724" s="3">
         <v>723</v>
       </c>
       <c r="B724" s="3">
-        <v>1345</v>
+        <v>8462</v>
       </c>
       <c r="C724" s="3" t="s">
-        <v>820</v>
+        <v>832</v>
       </c>
       <c r="D724" s="3" t="s">
-        <v>834</v>
+        <v>720</v>
       </c>
       <c r="E724" s="3" t="s">
-        <v>48</v>
+        <v>658</v>
       </c>
     </row>
     <row r="725" ht="28" customHeight="true">
       <c r="A725" s="2">
         <v>724</v>
       </c>
       <c r="B725" s="2">
-        <v>1351</v>
+        <v>8470</v>
       </c>
       <c r="C725" s="2" t="s">
-        <v>835</v>
+        <v>833</v>
       </c>
       <c r="D725" s="2" t="s">
-        <v>834</v>
+        <v>720</v>
       </c>
       <c r="E725" s="2" t="s">
-        <v>48</v>
+        <v>658</v>
       </c>
     </row>
     <row r="726" ht="28" customHeight="true">
       <c r="A726" s="3">
         <v>725</v>
       </c>
       <c r="B726" s="3">
-        <v>1352</v>
+        <v>1004</v>
       </c>
       <c r="C726" s="3" t="s">
-        <v>836</v>
+        <v>834</v>
       </c>
       <c r="D726" s="3" t="s">
-        <v>834</v>
+        <v>831</v>
       </c>
       <c r="E726" s="3" t="s">
-        <v>48</v>
+        <v>19</v>
       </c>
     </row>
     <row r="727" ht="28" customHeight="true">
       <c r="A727" s="2">
         <v>726</v>
       </c>
       <c r="B727" s="2">
-        <v>1354</v>
+        <v>1005</v>
       </c>
       <c r="C727" s="2" t="s">
-        <v>837</v>
+        <v>835</v>
       </c>
       <c r="D727" s="2" t="s">
-        <v>834</v>
+        <v>831</v>
       </c>
       <c r="E727" s="2" t="s">
-        <v>48</v>
+        <v>19</v>
       </c>
     </row>
     <row r="728" ht="28" customHeight="true">
       <c r="A728" s="3">
         <v>727</v>
       </c>
       <c r="B728" s="3">
-        <v>1379</v>
+        <v>1011</v>
       </c>
       <c r="C728" s="3" t="s">
-        <v>838</v>
+        <v>836</v>
       </c>
       <c r="D728" s="3" t="s">
-        <v>834</v>
+        <v>831</v>
       </c>
       <c r="E728" s="3" t="s">
-        <v>48</v>
+        <v>19</v>
       </c>
     </row>
     <row r="729" ht="28" customHeight="true">
       <c r="A729" s="2">
         <v>728</v>
       </c>
       <c r="B729" s="2">
-        <v>1380</v>
+        <v>1414</v>
       </c>
       <c r="C729" s="2" t="s">
-        <v>839</v>
+        <v>837</v>
       </c>
       <c r="D729" s="2" t="s">
-        <v>834</v>
+        <v>168</v>
       </c>
       <c r="E729" s="2" t="s">
-        <v>48</v>
+        <v>19</v>
       </c>
     </row>
     <row r="730" ht="28" customHeight="true">
       <c r="A730" s="3">
         <v>729</v>
       </c>
       <c r="B730" s="3">
-        <v>1099</v>
+        <v>1416</v>
       </c>
       <c r="C730" s="3" t="s">
-        <v>840</v>
+        <v>403</v>
       </c>
       <c r="D730" s="3" t="s">
-        <v>60</v>
+        <v>168</v>
       </c>
       <c r="E730" s="3" t="s">
-        <v>48</v>
+        <v>19</v>
       </c>
     </row>
     <row r="731" ht="28" customHeight="true">
       <c r="A731" s="2">
         <v>730</v>
       </c>
       <c r="B731" s="2">
-        <v>1109</v>
+        <v>1421</v>
       </c>
       <c r="C731" s="2" t="s">
-        <v>821</v>
+        <v>838</v>
       </c>
       <c r="D731" s="2" t="s">
-        <v>60</v>
+        <v>168</v>
       </c>
       <c r="E731" s="2" t="s">
-        <v>48</v>
+        <v>19</v>
       </c>
     </row>
     <row r="732" ht="28" customHeight="true">
       <c r="A732" s="3">
         <v>731</v>
       </c>
       <c r="B732" s="3">
-        <v>1114</v>
+        <v>1261</v>
       </c>
       <c r="C732" s="3" t="s">
-        <v>841</v>
+        <v>839</v>
       </c>
       <c r="D732" s="3" t="s">
-        <v>60</v>
+        <v>840</v>
       </c>
       <c r="E732" s="3" t="s">
-        <v>48</v>
+        <v>19</v>
       </c>
     </row>
     <row r="733" ht="28" customHeight="true">
       <c r="A733" s="2">
         <v>732</v>
       </c>
       <c r="B733" s="2">
-        <v>1124</v>
+        <v>1276</v>
       </c>
       <c r="C733" s="2" t="s">
-        <v>842</v>
+        <v>841</v>
       </c>
       <c r="D733" s="2" t="s">
-        <v>60</v>
+        <v>840</v>
       </c>
       <c r="E733" s="2" t="s">
-        <v>48</v>
+        <v>19</v>
       </c>
     </row>
     <row r="734" ht="28" customHeight="true">
       <c r="A734" s="3">
         <v>733</v>
       </c>
       <c r="B734" s="3">
-        <v>1125</v>
+        <v>1278</v>
       </c>
       <c r="C734" s="3" t="s">
-        <v>843</v>
+        <v>842</v>
       </c>
       <c r="D734" s="3" t="s">
-        <v>60</v>
+        <v>840</v>
       </c>
       <c r="E734" s="3" t="s">
-        <v>48</v>
+        <v>19</v>
       </c>
     </row>
     <row r="735" ht="28" customHeight="true">
       <c r="A735" s="2">
         <v>734</v>
       </c>
       <c r="B735" s="2">
-        <v>1051</v>
+        <v>960</v>
       </c>
       <c r="C735" s="2" t="s">
-        <v>844</v>
+        <v>388</v>
       </c>
       <c r="D735" s="2" t="s">
-        <v>50</v>
+        <v>843</v>
       </c>
       <c r="E735" s="2" t="s">
-        <v>48</v>
+        <v>19</v>
       </c>
     </row>
     <row r="736" ht="28" customHeight="true">
       <c r="A736" s="3">
         <v>735</v>
       </c>
       <c r="B736" s="3">
-        <v>1061</v>
+        <v>8589</v>
       </c>
       <c r="C736" s="3" t="s">
-        <v>845</v>
+        <v>844</v>
       </c>
       <c r="D736" s="3" t="s">
-        <v>50</v>
+        <v>689</v>
       </c>
       <c r="E736" s="3" t="s">
-        <v>48</v>
+        <v>658</v>
       </c>
     </row>
     <row r="737" ht="28" customHeight="true">
       <c r="A737" s="2">
         <v>736</v>
       </c>
       <c r="B737" s="2">
-        <v>1064</v>
+        <v>905</v>
       </c>
       <c r="C737" s="2" t="s">
+        <v>845</v>
+      </c>
+      <c r="D737" s="2" t="s">
         <v>846</v>
       </c>
-      <c r="D737" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E737" s="2" t="s">
-        <v>48</v>
+        <v>19</v>
       </c>
     </row>
     <row r="738" ht="28" customHeight="true">
       <c r="A738" s="3">
         <v>737</v>
       </c>
       <c r="B738" s="3">
-        <v>1041</v>
+        <v>913</v>
       </c>
       <c r="C738" s="3" t="s">
-        <v>632</v>
+        <v>847</v>
       </c>
       <c r="D738" s="3" t="s">
-        <v>58</v>
+        <v>846</v>
       </c>
       <c r="E738" s="3" t="s">
-        <v>48</v>
+        <v>19</v>
       </c>
     </row>
     <row r="739" ht="28" customHeight="true">
       <c r="A739" s="2">
         <v>738</v>
       </c>
       <c r="B739" s="2">
-        <v>1048</v>
+        <v>925</v>
       </c>
       <c r="C739" s="2" t="s">
-        <v>847</v>
+        <v>562</v>
       </c>
       <c r="D739" s="2" t="s">
-        <v>58</v>
+        <v>846</v>
       </c>
       <c r="E739" s="2" t="s">
-        <v>48</v>
+        <v>19</v>
       </c>
     </row>
     <row r="740" ht="28" customHeight="true">
       <c r="A740" s="3">
         <v>739</v>
       </c>
       <c r="B740" s="3">
-        <v>981</v>
+        <v>6288</v>
       </c>
       <c r="C740" s="3" t="s">
         <v>848</v>
       </c>
       <c r="D740" s="3" t="s">
-        <v>849</v>
+        <v>688</v>
       </c>
       <c r="E740" s="3" t="s">
-        <v>48</v>
+        <v>12</v>
       </c>
     </row>
     <row r="741" ht="28" customHeight="true">
       <c r="A741" s="2">
         <v>740</v>
       </c>
       <c r="B741" s="2">
-        <v>8462</v>
+        <v>6298</v>
       </c>
       <c r="C741" s="2" t="s">
-        <v>850</v>
+        <v>118</v>
       </c>
       <c r="D741" s="2" t="s">
-        <v>740</v>
+        <v>688</v>
       </c>
       <c r="E741" s="2" t="s">
-        <v>43</v>
+        <v>12</v>
       </c>
     </row>
     <row r="742" ht="28" customHeight="true">
       <c r="A742" s="3">
         <v>741</v>
       </c>
       <c r="B742" s="3">
-        <v>8470</v>
+        <v>6311</v>
       </c>
       <c r="C742" s="3" t="s">
-        <v>851</v>
+        <v>801</v>
       </c>
       <c r="D742" s="3" t="s">
-        <v>740</v>
+        <v>688</v>
       </c>
       <c r="E742" s="3" t="s">
-        <v>43</v>
+        <v>12</v>
       </c>
     </row>
     <row r="743" ht="28" customHeight="true">
       <c r="A743" s="2">
         <v>742</v>
       </c>
       <c r="B743" s="2">
-        <v>1004</v>
+        <v>6314</v>
       </c>
       <c r="C743" s="2" t="s">
-        <v>852</v>
+        <v>849</v>
       </c>
       <c r="D743" s="2" t="s">
-        <v>849</v>
+        <v>688</v>
       </c>
       <c r="E743" s="2" t="s">
-        <v>48</v>
+        <v>12</v>
       </c>
     </row>
     <row r="744" ht="28" customHeight="true">
       <c r="A744" s="3">
         <v>743</v>
       </c>
       <c r="B744" s="3">
-        <v>1005</v>
+        <v>8648</v>
       </c>
       <c r="C744" s="3" t="s">
-        <v>853</v>
+        <v>850</v>
       </c>
       <c r="D744" s="3" t="s">
-        <v>849</v>
+        <v>701</v>
       </c>
       <c r="E744" s="3" t="s">
-        <v>48</v>
+        <v>658</v>
       </c>
     </row>
     <row r="745" ht="28" customHeight="true">
       <c r="A745" s="2">
         <v>744</v>
       </c>
       <c r="B745" s="2">
-        <v>1011</v>
+        <v>6336</v>
       </c>
       <c r="C745" s="2" t="s">
-        <v>854</v>
+        <v>851</v>
       </c>
       <c r="D745" s="2" t="s">
-        <v>849</v>
+        <v>688</v>
       </c>
       <c r="E745" s="2" t="s">
-        <v>48</v>
+        <v>12</v>
       </c>
     </row>
     <row r="746" ht="28" customHeight="true">
       <c r="A746" s="3">
         <v>745</v>
       </c>
       <c r="B746" s="3">
-        <v>1414</v>
+        <v>6347</v>
       </c>
       <c r="C746" s="3" t="s">
-        <v>855</v>
+        <v>852</v>
       </c>
       <c r="D746" s="3" t="s">
-        <v>206</v>
+        <v>853</v>
       </c>
       <c r="E746" s="3" t="s">
-        <v>48</v>
+        <v>12</v>
       </c>
     </row>
     <row r="747" ht="28" customHeight="true">
       <c r="A747" s="2">
         <v>746</v>
       </c>
       <c r="B747" s="2">
-        <v>1416</v>
+        <v>6348</v>
       </c>
       <c r="C747" s="2" t="s">
-        <v>435</v>
+        <v>118</v>
       </c>
       <c r="D747" s="2" t="s">
-        <v>206</v>
+        <v>853</v>
       </c>
       <c r="E747" s="2" t="s">
-        <v>48</v>
+        <v>12</v>
       </c>
     </row>
     <row r="748" ht="28" customHeight="true">
       <c r="A748" s="3">
         <v>747</v>
       </c>
       <c r="B748" s="3">
-        <v>1421</v>
+        <v>6189</v>
       </c>
       <c r="C748" s="3" t="s">
-        <v>856</v>
+        <v>854</v>
       </c>
       <c r="D748" s="3" t="s">
-        <v>206</v>
+        <v>855</v>
       </c>
       <c r="E748" s="3" t="s">
-        <v>48</v>
+        <v>12</v>
       </c>
     </row>
     <row r="749" ht="28" customHeight="true">
       <c r="A749" s="2">
         <v>748</v>
       </c>
       <c r="B749" s="2">
-        <v>1261</v>
+        <v>6200</v>
       </c>
       <c r="C749" s="2" t="s">
-        <v>857</v>
+        <v>856</v>
       </c>
       <c r="D749" s="2" t="s">
-        <v>858</v>
+        <v>855</v>
       </c>
       <c r="E749" s="2" t="s">
-        <v>48</v>
+        <v>12</v>
       </c>
     </row>
     <row r="750" ht="28" customHeight="true">
       <c r="A750" s="3">
         <v>749</v>
       </c>
       <c r="B750" s="3">
-        <v>1276</v>
+        <v>6205</v>
       </c>
       <c r="C750" s="3" t="s">
-        <v>859</v>
+        <v>857</v>
       </c>
       <c r="D750" s="3" t="s">
-        <v>858</v>
+        <v>855</v>
       </c>
       <c r="E750" s="3" t="s">
-        <v>48</v>
+        <v>12</v>
       </c>
     </row>
     <row r="751" ht="28" customHeight="true">
       <c r="A751" s="2">
         <v>750</v>
       </c>
       <c r="B751" s="2">
-        <v>1278</v>
+        <v>6215</v>
       </c>
       <c r="C751" s="2" t="s">
-        <v>860</v>
+        <v>453</v>
       </c>
       <c r="D751" s="2" t="s">
-        <v>858</v>
+        <v>855</v>
       </c>
       <c r="E751" s="2" t="s">
-        <v>48</v>
+        <v>12</v>
       </c>
     </row>
     <row r="752" ht="28" customHeight="true">
       <c r="A752" s="3">
         <v>751</v>
       </c>
       <c r="B752" s="3">
-        <v>960</v>
+        <v>8716</v>
       </c>
       <c r="C752" s="3" t="s">
-        <v>420</v>
+        <v>858</v>
       </c>
       <c r="D752" s="3" t="s">
-        <v>861</v>
+        <v>735</v>
       </c>
       <c r="E752" s="3" t="s">
-        <v>48</v>
+        <v>658</v>
       </c>
     </row>
     <row r="753" ht="28" customHeight="true">
       <c r="A753" s="2">
         <v>752</v>
       </c>
       <c r="B753" s="2">
-        <v>8589</v>
+        <v>6245</v>
       </c>
       <c r="C753" s="2" t="s">
-        <v>862</v>
+        <v>282</v>
       </c>
       <c r="D753" s="2" t="s">
-        <v>45</v>
+        <v>859</v>
       </c>
       <c r="E753" s="2" t="s">
-        <v>43</v>
+        <v>12</v>
       </c>
     </row>
     <row r="754" ht="28" customHeight="true">
       <c r="A754" s="3">
         <v>753</v>
       </c>
       <c r="B754" s="3">
-        <v>905</v>
+        <v>6247</v>
       </c>
       <c r="C754" s="3" t="s">
-        <v>863</v>
+        <v>860</v>
       </c>
       <c r="D754" s="3" t="s">
-        <v>864</v>
+        <v>859</v>
       </c>
       <c r="E754" s="3" t="s">
-        <v>48</v>
+        <v>12</v>
       </c>
     </row>
     <row r="755" ht="28" customHeight="true">
       <c r="A755" s="2">
         <v>754</v>
       </c>
       <c r="B755" s="2">
-        <v>913</v>
+        <v>8726</v>
       </c>
       <c r="C755" s="2" t="s">
-        <v>865</v>
+        <v>861</v>
       </c>
       <c r="D755" s="2" t="s">
-        <v>864</v>
+        <v>697</v>
       </c>
       <c r="E755" s="2" t="s">
-        <v>48</v>
+        <v>658</v>
       </c>
     </row>
     <row r="756" ht="28" customHeight="true">
       <c r="A756" s="3">
         <v>755</v>
       </c>
       <c r="B756" s="3">
-        <v>925</v>
+        <v>6756</v>
       </c>
       <c r="C756" s="3" t="s">
-        <v>589</v>
+        <v>862</v>
       </c>
       <c r="D756" s="3" t="s">
-        <v>864</v>
+        <v>863</v>
       </c>
       <c r="E756" s="3" t="s">
-        <v>48</v>
+        <v>12</v>
       </c>
     </row>
     <row r="757" ht="28" customHeight="true">
       <c r="A757" s="2">
         <v>756</v>
       </c>
       <c r="B757" s="2">
-        <v>6288</v>
+        <v>6770</v>
       </c>
       <c r="C757" s="2" t="s">
-        <v>866</v>
+        <v>864</v>
       </c>
       <c r="D757" s="2" t="s">
-        <v>6</v>
+        <v>863</v>
       </c>
       <c r="E757" s="2" t="s">
-        <v>7</v>
+        <v>12</v>
       </c>
     </row>
     <row r="758" ht="28" customHeight="true">
       <c r="A758" s="3">
         <v>757</v>
       </c>
       <c r="B758" s="3">
-        <v>6298</v>
+        <v>6792</v>
       </c>
       <c r="C758" s="3" t="s">
-        <v>156</v>
+        <v>865</v>
       </c>
       <c r="D758" s="3" t="s">
-        <v>6</v>
+        <v>866</v>
       </c>
       <c r="E758" s="3" t="s">
-        <v>7</v>
+        <v>12</v>
       </c>
     </row>
     <row r="759" ht="28" customHeight="true">
       <c r="A759" s="2">
         <v>758</v>
       </c>
       <c r="B759" s="2">
-        <v>6311</v>
+        <v>6796</v>
       </c>
       <c r="C759" s="2" t="s">
-        <v>820</v>
+        <v>867</v>
       </c>
       <c r="D759" s="2" t="s">
-        <v>6</v>
+        <v>866</v>
       </c>
       <c r="E759" s="2" t="s">
-        <v>7</v>
+        <v>12</v>
       </c>
     </row>
     <row r="760" ht="28" customHeight="true">
       <c r="A760" s="3">
         <v>759</v>
       </c>
       <c r="B760" s="3">
-        <v>6314</v>
+        <v>6798</v>
       </c>
       <c r="C760" s="3" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="D760" s="3" t="s">
-        <v>6</v>
+        <v>866</v>
       </c>
       <c r="E760" s="3" t="s">
-        <v>7</v>
+        <v>12</v>
       </c>
     </row>
     <row r="761" ht="28" customHeight="true">
       <c r="A761" s="2">
         <v>760</v>
       </c>
       <c r="B761" s="2">
-        <v>8648</v>
+        <v>6440</v>
       </c>
       <c r="C761" s="2" t="s">
-        <v>868</v>
+        <v>861</v>
       </c>
       <c r="D761" s="2" t="s">
-        <v>721</v>
+        <v>24</v>
       </c>
       <c r="E761" s="2" t="s">
-        <v>43</v>
+        <v>12</v>
       </c>
     </row>
     <row r="762" ht="28" customHeight="true">
       <c r="A762" s="3">
         <v>761</v>
       </c>
       <c r="B762" s="3">
-        <v>6336</v>
+        <v>6447</v>
       </c>
       <c r="C762" s="3" t="s">
         <v>869</v>
       </c>
       <c r="D762" s="3" t="s">
-        <v>6</v>
+        <v>24</v>
       </c>
       <c r="E762" s="3" t="s">
-        <v>7</v>
+        <v>12</v>
       </c>
     </row>
     <row r="763" ht="28" customHeight="true">
       <c r="A763" s="2">
         <v>762</v>
       </c>
       <c r="B763" s="2">
-        <v>6347</v>
+        <v>6495</v>
       </c>
       <c r="C763" s="2" t="s">
         <v>870</v>
       </c>
       <c r="D763" s="2" t="s">
-        <v>9</v>
+        <v>871</v>
       </c>
       <c r="E763" s="2" t="s">
-        <v>7</v>
+        <v>12</v>
       </c>
     </row>
     <row r="764" ht="28" customHeight="true">
       <c r="A764" s="3">
         <v>763</v>
       </c>
       <c r="B764" s="3">
-        <v>6348</v>
+        <v>8918</v>
       </c>
       <c r="C764" s="3" t="s">
-        <v>156</v>
+        <v>872</v>
       </c>
       <c r="D764" s="3" t="s">
-        <v>9</v>
+        <v>789</v>
       </c>
       <c r="E764" s="3" t="s">
-        <v>7</v>
+        <v>752</v>
       </c>
     </row>
     <row r="765" ht="28" customHeight="true">
       <c r="A765" s="2">
         <v>764</v>
       </c>
       <c r="B765" s="2">
-        <v>6189</v>
+        <v>8946</v>
       </c>
       <c r="C765" s="2" t="s">
-        <v>871</v>
+        <v>873</v>
       </c>
       <c r="D765" s="2" t="s">
-        <v>872</v>
+        <v>785</v>
       </c>
       <c r="E765" s="2" t="s">
-        <v>7</v>
+        <v>752</v>
       </c>
     </row>
     <row r="766" ht="28" customHeight="true">
       <c r="A766" s="3">
         <v>765</v>
       </c>
       <c r="B766" s="3">
-        <v>6200</v>
+        <v>6663</v>
       </c>
       <c r="C766" s="3" t="s">
-        <v>873</v>
+        <v>421</v>
       </c>
       <c r="D766" s="3" t="s">
-        <v>872</v>
+        <v>874</v>
       </c>
       <c r="E766" s="3" t="s">
-        <v>7</v>
+        <v>12</v>
       </c>
     </row>
     <row r="767" ht="28" customHeight="true">
       <c r="A767" s="2">
         <v>766</v>
       </c>
       <c r="B767" s="2">
-        <v>6205</v>
+        <v>6673</v>
       </c>
       <c r="C767" s="2" t="s">
+        <v>875</v>
+      </c>
+      <c r="D767" s="2" t="s">
         <v>874</v>
       </c>
-      <c r="D767" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E767" s="2" t="s">
-        <v>7</v>
+        <v>12</v>
       </c>
     </row>
     <row r="768" ht="28" customHeight="true">
       <c r="A768" s="3">
         <v>767</v>
       </c>
       <c r="B768" s="3">
-        <v>6215</v>
+        <v>6689</v>
       </c>
       <c r="C768" s="3" t="s">
-        <v>484</v>
+        <v>170</v>
       </c>
       <c r="D768" s="3" t="s">
-        <v>872</v>
+        <v>874</v>
       </c>
       <c r="E768" s="3" t="s">
-        <v>7</v>
+        <v>12</v>
       </c>
     </row>
     <row r="769" ht="28" customHeight="true">
       <c r="A769" s="2">
         <v>768</v>
       </c>
       <c r="B769" s="2">
-        <v>8716</v>
+        <v>6695</v>
       </c>
       <c r="C769" s="2" t="s">
-        <v>875</v>
+        <v>679</v>
       </c>
       <c r="D769" s="2" t="s">
-        <v>755</v>
+        <v>874</v>
       </c>
       <c r="E769" s="2" t="s">
-        <v>43</v>
+        <v>12</v>
       </c>
     </row>
     <row r="770" ht="28" customHeight="true">
       <c r="A770" s="3">
         <v>769</v>
       </c>
       <c r="B770" s="3">
-        <v>6245</v>
+        <v>6751</v>
       </c>
       <c r="C770" s="3" t="s">
-        <v>318</v>
+        <v>876</v>
       </c>
       <c r="D770" s="3" t="s">
-        <v>876</v>
+        <v>877</v>
       </c>
       <c r="E770" s="3" t="s">
-        <v>7</v>
+        <v>12</v>
       </c>
     </row>
     <row r="771" ht="28" customHeight="true">
       <c r="A771" s="2">
         <v>770</v>
       </c>
       <c r="B771" s="2">
-        <v>6247</v>
+        <v>6833</v>
       </c>
       <c r="C771" s="2" t="s">
-        <v>877</v>
+        <v>878</v>
       </c>
       <c r="D771" s="2" t="s">
-        <v>876</v>
+        <v>620</v>
       </c>
       <c r="E771" s="2" t="s">
-        <v>7</v>
+        <v>12</v>
       </c>
     </row>
     <row r="772" ht="28" customHeight="true">
       <c r="A772" s="3">
         <v>771</v>
       </c>
       <c r="B772" s="3">
-        <v>8726</v>
+        <v>6834</v>
       </c>
       <c r="C772" s="3" t="s">
-        <v>878</v>
+        <v>879</v>
       </c>
       <c r="D772" s="3" t="s">
-        <v>717</v>
+        <v>620</v>
       </c>
       <c r="E772" s="3" t="s">
-        <v>43</v>
+        <v>12</v>
       </c>
     </row>
     <row r="773" ht="28" customHeight="true">
       <c r="A773" s="2">
         <v>772</v>
       </c>
       <c r="B773" s="2">
-        <v>6756</v>
+        <v>6848</v>
       </c>
       <c r="C773" s="2" t="s">
-        <v>879</v>
+        <v>880</v>
       </c>
       <c r="D773" s="2" t="s">
-        <v>880</v>
+        <v>620</v>
       </c>
       <c r="E773" s="2" t="s">
-        <v>7</v>
+        <v>12</v>
       </c>
     </row>
     <row r="774" ht="28" customHeight="true">
       <c r="A774" s="3">
         <v>773</v>
       </c>
       <c r="B774" s="3">
-        <v>6770</v>
+        <v>6883</v>
       </c>
       <c r="C774" s="3" t="s">
         <v>881</v>
       </c>
       <c r="D774" s="3" t="s">
-        <v>880</v>
+        <v>737</v>
       </c>
       <c r="E774" s="3" t="s">
-        <v>7</v>
+        <v>12</v>
       </c>
     </row>
     <row r="775" ht="28" customHeight="true">
       <c r="A775" s="2">
         <v>774</v>
       </c>
       <c r="B775" s="2">
-        <v>6792</v>
+        <v>6886</v>
       </c>
       <c r="C775" s="2" t="s">
         <v>882</v>
       </c>
       <c r="D775" s="2" t="s">
-        <v>883</v>
+        <v>737</v>
       </c>
       <c r="E775" s="2" t="s">
-        <v>7</v>
+        <v>12</v>
       </c>
     </row>
     <row r="776" ht="28" customHeight="true">
       <c r="A776" s="3">
         <v>775</v>
       </c>
       <c r="B776" s="3">
-        <v>6796</v>
+        <v>6908</v>
       </c>
       <c r="C776" s="3" t="s">
-        <v>884</v>
+        <v>883</v>
       </c>
       <c r="D776" s="3" t="s">
-        <v>883</v>
+        <v>737</v>
       </c>
       <c r="E776" s="3" t="s">
-        <v>7</v>
+        <v>12</v>
       </c>
     </row>
     <row r="777" ht="28" customHeight="true">
       <c r="A777" s="2">
         <v>776</v>
       </c>
       <c r="B777" s="2">
-        <v>6798</v>
+        <v>9181</v>
       </c>
       <c r="C777" s="2" t="s">
-        <v>885</v>
+        <v>884</v>
       </c>
       <c r="D777" s="2" t="s">
-        <v>883</v>
+        <v>758</v>
       </c>
       <c r="E777" s="2" t="s">
-        <v>7</v>
+        <v>752</v>
       </c>
     </row>
     <row r="778" ht="28" customHeight="true">
       <c r="A778" s="3">
         <v>777</v>
       </c>
       <c r="B778" s="3">
-        <v>6440</v>
+        <v>7018</v>
       </c>
       <c r="C778" s="3" t="s">
-        <v>878</v>
+        <v>885</v>
       </c>
       <c r="D778" s="3" t="s">
-        <v>63</v>
+        <v>886</v>
       </c>
       <c r="E778" s="3" t="s">
-        <v>7</v>
+        <v>12</v>
       </c>
     </row>
     <row r="779" ht="28" customHeight="true">
       <c r="A779" s="2">
         <v>778</v>
       </c>
       <c r="B779" s="2">
-        <v>6447</v>
+        <v>7027</v>
       </c>
       <c r="C779" s="2" t="s">
+        <v>887</v>
+      </c>
+      <c r="D779" s="2" t="s">
         <v>886</v>
       </c>
-      <c r="D779" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E779" s="2" t="s">
-        <v>7</v>
+        <v>12</v>
       </c>
     </row>
     <row r="780" ht="28" customHeight="true">
       <c r="A780" s="3">
         <v>779</v>
       </c>
       <c r="B780" s="3">
-        <v>6495</v>
+        <v>7029</v>
       </c>
       <c r="C780" s="3" t="s">
-        <v>887</v>
+        <v>131</v>
       </c>
       <c r="D780" s="3" t="s">
-        <v>11</v>
+        <v>886</v>
       </c>
       <c r="E780" s="3" t="s">
-        <v>7</v>
+        <v>12</v>
       </c>
     </row>
     <row r="781" ht="28" customHeight="true">
       <c r="A781" s="2">
         <v>780</v>
       </c>
       <c r="B781" s="2">
-        <v>8918</v>
+        <v>7094</v>
       </c>
       <c r="C781" s="2" t="s">
         <v>888</v>
       </c>
       <c r="D781" s="2" t="s">
-        <v>809</v>
+        <v>760</v>
       </c>
       <c r="E781" s="2" t="s">
-        <v>772</v>
+        <v>12</v>
       </c>
     </row>
     <row r="782" ht="28" customHeight="true">
       <c r="A782" s="3">
         <v>781</v>
       </c>
       <c r="B782" s="3">
-        <v>8946</v>
+        <v>7097</v>
       </c>
       <c r="C782" s="3" t="s">
         <v>889</v>
       </c>
       <c r="D782" s="3" t="s">
-        <v>805</v>
+        <v>760</v>
       </c>
       <c r="E782" s="3" t="s">
-        <v>772</v>
+        <v>12</v>
       </c>
     </row>
     <row r="783" ht="28" customHeight="true">
       <c r="A783" s="2">
         <v>782</v>
       </c>
       <c r="B783" s="2">
-        <v>6663</v>
+        <v>7150</v>
       </c>
       <c r="C783" s="2" t="s">
-        <v>452</v>
+        <v>890</v>
       </c>
       <c r="D783" s="2" t="s">
-        <v>890</v>
+        <v>11</v>
       </c>
       <c r="E783" s="2" t="s">
-        <v>7</v>
+        <v>12</v>
       </c>
     </row>
     <row r="784" ht="28" customHeight="true">
       <c r="A784" s="3">
         <v>783</v>
       </c>
       <c r="B784" s="3">
-        <v>6673</v>
+        <v>6364</v>
       </c>
       <c r="C784" s="3" t="s">
         <v>891</v>
       </c>
       <c r="D784" s="3" t="s">
-        <v>890</v>
+        <v>892</v>
       </c>
       <c r="E784" s="3" t="s">
-        <v>7</v>
+        <v>12</v>
       </c>
     </row>
     <row r="785" ht="28" customHeight="true">
       <c r="A785" s="2">
         <v>784</v>
       </c>
       <c r="B785" s="2">
-        <v>6689</v>
+        <v>6371</v>
       </c>
       <c r="C785" s="2" t="s">
-        <v>208</v>
+        <v>394</v>
       </c>
       <c r="D785" s="2" t="s">
-        <v>890</v>
+        <v>892</v>
       </c>
       <c r="E785" s="2" t="s">
-        <v>7</v>
+        <v>12</v>
       </c>
     </row>
     <row r="786" ht="28" customHeight="true">
       <c r="A786" s="3">
         <v>785</v>
       </c>
       <c r="B786" s="3">
-        <v>6695</v>
+        <v>6373</v>
       </c>
       <c r="C786" s="3" t="s">
-        <v>702</v>
+        <v>48</v>
       </c>
       <c r="D786" s="3" t="s">
-        <v>890</v>
+        <v>892</v>
       </c>
       <c r="E786" s="3" t="s">
-        <v>7</v>
+        <v>12</v>
       </c>
     </row>
     <row r="787" ht="28" customHeight="true">
       <c r="A787" s="2">
         <v>786</v>
       </c>
       <c r="B787" s="2">
-        <v>6751</v>
+        <v>6376</v>
       </c>
       <c r="C787" s="2" t="s">
+        <v>92</v>
+      </c>
+      <c r="D787" s="2" t="s">
         <v>892</v>
       </c>
-      <c r="D787" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E787" s="2" t="s">
-        <v>7</v>
+        <v>12</v>
       </c>
     </row>
     <row r="788" ht="28" customHeight="true">
       <c r="A788" s="3">
         <v>787</v>
       </c>
       <c r="B788" s="3">
-        <v>6833</v>
+        <v>6377</v>
       </c>
       <c r="C788" s="3" t="s">
-        <v>894</v>
+        <v>290</v>
       </c>
       <c r="D788" s="3" t="s">
-        <v>645</v>
+        <v>892</v>
       </c>
       <c r="E788" s="3" t="s">
-        <v>7</v>
+        <v>12</v>
       </c>
     </row>
     <row r="789" ht="28" customHeight="true">
       <c r="A789" s="2">
         <v>788</v>
       </c>
       <c r="B789" s="2">
-        <v>6834</v>
+        <v>6388</v>
       </c>
       <c r="C789" s="2" t="s">
-        <v>895</v>
+        <v>149</v>
       </c>
       <c r="D789" s="2" t="s">
-        <v>645</v>
+        <v>892</v>
       </c>
       <c r="E789" s="2" t="s">
-        <v>7</v>
+        <v>12</v>
       </c>
     </row>
     <row r="790" ht="28" customHeight="true">
       <c r="A790" s="3">
         <v>789</v>
       </c>
       <c r="B790" s="3">
-        <v>6848</v>
+        <v>6391</v>
       </c>
       <c r="C790" s="3" t="s">
-        <v>896</v>
+        <v>118</v>
       </c>
       <c r="D790" s="3" t="s">
-        <v>645</v>
+        <v>892</v>
       </c>
       <c r="E790" s="3" t="s">
-        <v>7</v>
+        <v>12</v>
       </c>
     </row>
     <row r="791" ht="28" customHeight="true">
       <c r="A791" s="2">
         <v>790</v>
       </c>
       <c r="B791" s="2">
-        <v>6883</v>
+        <v>6523</v>
       </c>
       <c r="C791" s="2" t="s">
-        <v>897</v>
+        <v>893</v>
       </c>
       <c r="D791" s="2" t="s">
-        <v>757</v>
+        <v>894</v>
       </c>
       <c r="E791" s="2" t="s">
-        <v>7</v>
+        <v>12</v>
       </c>
     </row>
     <row r="792" ht="28" customHeight="true">
       <c r="A792" s="3">
         <v>791</v>
       </c>
       <c r="B792" s="3">
-        <v>6886</v>
+        <v>6524</v>
       </c>
       <c r="C792" s="3" t="s">
-        <v>898</v>
+        <v>895</v>
       </c>
       <c r="D792" s="3" t="s">
-        <v>757</v>
+        <v>894</v>
       </c>
       <c r="E792" s="3" t="s">
-        <v>7</v>
+        <v>12</v>
       </c>
     </row>
     <row r="793" ht="28" customHeight="true">
       <c r="A793" s="2">
         <v>792</v>
       </c>
       <c r="B793" s="2">
-        <v>6908</v>
+        <v>6536</v>
       </c>
       <c r="C793" s="2" t="s">
-        <v>899</v>
+        <v>896</v>
       </c>
       <c r="D793" s="2" t="s">
-        <v>757</v>
+        <v>894</v>
       </c>
       <c r="E793" s="2" t="s">
-        <v>7</v>
+        <v>12</v>
       </c>
     </row>
     <row r="794" ht="28" customHeight="true">
       <c r="A794" s="3">
         <v>793</v>
       </c>
       <c r="B794" s="3">
-        <v>9181</v>
+        <v>6553</v>
       </c>
       <c r="C794" s="3" t="s">
-        <v>900</v>
+        <v>897</v>
       </c>
       <c r="D794" s="3" t="s">
-        <v>778</v>
+        <v>894</v>
       </c>
       <c r="E794" s="3" t="s">
-        <v>772</v>
+        <v>12</v>
       </c>
     </row>
     <row r="795" ht="28" customHeight="true">
       <c r="A795" s="2">
         <v>794</v>
       </c>
       <c r="B795" s="2">
-        <v>7018</v>
+        <v>6576</v>
       </c>
       <c r="C795" s="2" t="s">
-        <v>901</v>
+        <v>898</v>
       </c>
       <c r="D795" s="2" t="s">
-        <v>902</v>
+        <v>894</v>
       </c>
       <c r="E795" s="2" t="s">
-        <v>7</v>
+        <v>12</v>
       </c>
     </row>
     <row r="796" ht="28" customHeight="true">
       <c r="A796" s="3">
         <v>795</v>
       </c>
       <c r="B796" s="3">
-        <v>7027</v>
+        <v>6640</v>
       </c>
       <c r="C796" s="3" t="s">
-        <v>903</v>
+        <v>899</v>
       </c>
       <c r="D796" s="3" t="s">
-        <v>902</v>
+        <v>709</v>
       </c>
       <c r="E796" s="3" t="s">
-        <v>7</v>
+        <v>12</v>
       </c>
     </row>
     <row r="797" ht="28" customHeight="true">
       <c r="A797" s="2">
         <v>796</v>
       </c>
       <c r="B797" s="2">
-        <v>7029</v>
+        <v>6926</v>
       </c>
       <c r="C797" s="2" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="D797" s="2" t="s">
-        <v>902</v>
+        <v>744</v>
       </c>
       <c r="E797" s="2" t="s">
-        <v>7</v>
+        <v>12</v>
       </c>
     </row>
     <row r="798" ht="28" customHeight="true">
       <c r="A798" s="3">
         <v>797</v>
       </c>
       <c r="B798" s="3">
-        <v>7094</v>
+        <v>6960</v>
       </c>
       <c r="C798" s="3" t="s">
-        <v>904</v>
+        <v>900</v>
       </c>
       <c r="D798" s="3" t="s">
-        <v>780</v>
+        <v>744</v>
       </c>
       <c r="E798" s="3" t="s">
-        <v>7</v>
+        <v>12</v>
       </c>
     </row>
     <row r="799" ht="28" customHeight="true">
       <c r="A799" s="2">
         <v>798</v>
       </c>
       <c r="B799" s="2">
-        <v>7097</v>
+        <v>6406</v>
       </c>
       <c r="C799" s="2" t="s">
-        <v>905</v>
+        <v>901</v>
       </c>
       <c r="D799" s="2" t="s">
-        <v>780</v>
+        <v>902</v>
       </c>
       <c r="E799" s="2" t="s">
-        <v>7</v>
+        <v>12</v>
       </c>
     </row>
     <row r="800" ht="28" customHeight="true">
       <c r="A800" s="3">
         <v>799</v>
       </c>
       <c r="B800" s="3">
-        <v>7150</v>
+        <v>6413</v>
       </c>
       <c r="C800" s="3" t="s">
-        <v>906</v>
+        <v>903</v>
       </c>
       <c r="D800" s="3" t="s">
-        <v>52</v>
+        <v>902</v>
       </c>
       <c r="E800" s="3" t="s">
-        <v>7</v>
+        <v>12</v>
       </c>
     </row>
     <row r="801" ht="28" customHeight="true">
       <c r="A801" s="2">
         <v>800</v>
       </c>
       <c r="B801" s="2">
-        <v>6364</v>
+        <v>6417</v>
       </c>
       <c r="C801" s="2" t="s">
-        <v>907</v>
+        <v>186</v>
       </c>
       <c r="D801" s="2" t="s">
-        <v>908</v>
+        <v>902</v>
       </c>
       <c r="E801" s="2" t="s">
-        <v>7</v>
+        <v>12</v>
       </c>
     </row>
     <row r="802" ht="28" customHeight="true">
       <c r="A802" s="3">
         <v>801</v>
       </c>
       <c r="B802" s="3">
-        <v>6371</v>
+        <v>6272</v>
       </c>
       <c r="C802" s="3" t="s">
-        <v>426</v>
+        <v>175</v>
       </c>
       <c r="D802" s="3" t="s">
-        <v>908</v>
+        <v>904</v>
       </c>
       <c r="E802" s="3" t="s">
-        <v>7</v>
+        <v>12</v>
       </c>
     </row>
     <row r="803" ht="28" customHeight="true">
       <c r="A803" s="2">
         <v>802</v>
       </c>
       <c r="B803" s="2">
-        <v>6373</v>
+        <v>6274</v>
       </c>
       <c r="C803" s="2" t="s">
-        <v>87</v>
+        <v>905</v>
       </c>
       <c r="D803" s="2" t="s">
-        <v>908</v>
+        <v>904</v>
       </c>
       <c r="E803" s="2" t="s">
-        <v>7</v>
+        <v>12</v>
       </c>
     </row>
     <row r="804" ht="28" customHeight="true">
       <c r="A804" s="3">
         <v>803</v>
       </c>
       <c r="B804" s="3">
-        <v>6376</v>
+        <v>6275</v>
       </c>
       <c r="C804" s="3" t="s">
-        <v>130</v>
+        <v>906</v>
       </c>
       <c r="D804" s="3" t="s">
-        <v>908</v>
+        <v>904</v>
       </c>
       <c r="E804" s="3" t="s">
-        <v>7</v>
+        <v>12</v>
       </c>
     </row>
     <row r="805" ht="28" customHeight="true">
       <c r="A805" s="2">
         <v>804</v>
       </c>
       <c r="B805" s="2">
-        <v>6377</v>
+        <v>6280</v>
       </c>
       <c r="C805" s="2" t="s">
-        <v>326</v>
+        <v>907</v>
       </c>
       <c r="D805" s="2" t="s">
-        <v>908</v>
+        <v>904</v>
       </c>
       <c r="E805" s="2" t="s">
-        <v>7</v>
+        <v>12</v>
       </c>
     </row>
     <row r="806" ht="28" customHeight="true">
       <c r="A806" s="3">
         <v>805</v>
       </c>
       <c r="B806" s="3">
-        <v>6388</v>
+        <v>6281</v>
       </c>
       <c r="C806" s="3" t="s">
-        <v>187</v>
+        <v>908</v>
       </c>
       <c r="D806" s="3" t="s">
-        <v>908</v>
+        <v>904</v>
       </c>
       <c r="E806" s="3" t="s">
-        <v>7</v>
-[...26 lines deleted...]
-      <c r="C808" s="3" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="807" ht="32" customHeight="true">
+      <c r="A807" s="4" t="s">
         <v>909</v>
       </c>
-      <c r="D808" s="3" t="s">
-[...287 lines deleted...]
-      <c r="E825" s="4"/>
+      <c r="B807" s="4">
+        <v>805</v>
+      </c>
+      <c r="C807" s="4"/>
+      <c r="D807" s="4"/>
+      <c r="E807" s="4"/>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Go Excelize</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>xuri</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>